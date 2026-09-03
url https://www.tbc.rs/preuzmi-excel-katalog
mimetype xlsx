--- v0 (2026-07-20)
+++ v1 (2026-09-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Product Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1685">
   <si>
     <t>Šifra</t>
   </si>
   <si>
     <t>Proizvođač</t>
   </si>
   <si>
     <t>Naziv</t>
   </si>
   <si>
     <t>Stara Cena</t>
   </si>
   <si>
     <t>Nova Cena</t>
   </si>
   <si>
     <t>77300001</t>
   </si>
   <si>
     <t>Jasenice</t>
   </si>
   <si>
     <t>AB 100</t>
   </si>
   <si>
@@ -1782,50 +1782,56 @@
     <t>71244401</t>
   </si>
   <si>
     <t>EVB S FI 2.5</t>
   </si>
   <si>
     <t>71444401</t>
   </si>
   <si>
     <t>EVB S FI 3.25</t>
   </si>
   <si>
     <t>71544501</t>
   </si>
   <si>
     <t>EVB S FI 4.0</t>
   </si>
   <si>
     <t>PICO 180</t>
   </si>
   <si>
     <t>EWM</t>
   </si>
   <si>
     <t>EWM Pico 180 puls</t>
+  </si>
+  <si>
+    <t>Pico 200</t>
+  </si>
+  <si>
+    <t>EWM Pico 200 cel puls</t>
   </si>
   <si>
     <t>LAN02298</t>
   </si>
   <si>
     <t>FAST ASIA</t>
   </si>
   <si>
     <t>FAST ASIA Kabl Patch Cord 3m cat.6 crni</t>
   </si>
   <si>
     <t>LAN00535</t>
   </si>
   <si>
     <t>FAST ASIA Kabl UTP patch Cat5e 2m sivi</t>
   </si>
   <si>
     <t>LAN00536</t>
   </si>
   <si>
     <t>FAST ASIA Kabl UTP patch Cat5e 3m sivi</t>
   </si>
   <si>
     <t>OST00906</t>
   </si>
@@ -5425,51 +5431,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E872"/>
+  <dimension ref="A1:E873"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="166.245117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -9698,2886 +9704,2888 @@
       <c r="D286">
         <v>540</v>
       </c>
       <c r="E286"/>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>587</v>
       </c>
       <c r="B287" t="s">
         <v>588</v>
       </c>
       <c r="C287" t="s">
         <v>589</v>
       </c>
       <c r="D287">
         <v>118030</v>
       </c>
       <c r="E287"/>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>590</v>
       </c>
       <c r="B288" t="s">
+        <v>588</v>
+      </c>
+      <c r="C288" t="s">
         <v>591</v>
       </c>
-      <c r="C288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D288">
-        <v>140</v>
+        <v>165000</v>
       </c>
       <c r="E288"/>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
+        <v>592</v>
+      </c>
+      <c r="B289" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="C289" t="s">
         <v>594</v>
       </c>
       <c r="D289">
-        <v>88.55</v>
+        <v>140</v>
       </c>
       <c r="E289"/>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>595</v>
       </c>
       <c r="B290" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C290" t="s">
         <v>596</v>
       </c>
       <c r="D290">
-        <v>123</v>
+        <v>88.55</v>
       </c>
       <c r="E290"/>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>597</v>
       </c>
       <c r="B291" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C291" t="s">
         <v>598</v>
       </c>
       <c r="D291">
-        <v>6.81</v>
+        <v>123</v>
       </c>
       <c r="E291"/>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>599</v>
       </c>
       <c r="B292" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C292" t="s">
         <v>600</v>
       </c>
       <c r="D292">
-        <v>8.710000000000001</v>
+        <v>6.81</v>
       </c>
       <c r="E292"/>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>601</v>
       </c>
       <c r="B293" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C293" t="s">
         <v>602</v>
       </c>
       <c r="D293">
-        <v>130</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="E293"/>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>603</v>
       </c>
       <c r="B294" t="s">
-        <v>80</v>
+        <v>593</v>
       </c>
       <c r="C294" t="s">
         <v>604</v>
       </c>
       <c r="D294">
-        <v>10000</v>
+        <v>130</v>
       </c>
       <c r="E294"/>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>605</v>
       </c>
       <c r="B295" t="s">
         <v>80</v>
       </c>
       <c r="C295" t="s">
         <v>606</v>
       </c>
       <c r="D295">
-        <v>14650</v>
+        <v>10000</v>
       </c>
       <c r="E295"/>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>607</v>
       </c>
       <c r="B296" t="s">
-        <v>288</v>
+        <v>80</v>
       </c>
       <c r="C296" t="s">
         <v>608</v>
       </c>
       <c r="D296">
-        <v>1085000</v>
+        <v>14650</v>
       </c>
       <c r="E296"/>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>609</v>
       </c>
       <c r="B297" t="s">
+        <v>288</v>
+      </c>
+      <c r="C297" t="s">
         <v>610</v>
       </c>
-      <c r="C297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D297">
-        <v>323270</v>
+        <v>1085000</v>
       </c>
       <c r="E297"/>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
+        <v>611</v>
+      </c>
+      <c r="B298" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="C298" t="s">
         <v>613</v>
       </c>
       <c r="D298">
-        <v>226650</v>
+        <v>323270</v>
       </c>
       <c r="E298"/>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>614</v>
       </c>
       <c r="B299" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C299" t="s">
         <v>615</v>
       </c>
       <c r="D299">
-        <v>153700</v>
+        <v>226650</v>
       </c>
       <c r="E299"/>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>616</v>
       </c>
       <c r="B300" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C300" t="s">
         <v>617</v>
       </c>
       <c r="D300">
-        <v>12550</v>
+        <v>153700</v>
       </c>
       <c r="E300"/>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>618</v>
       </c>
       <c r="B301" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C301" t="s">
         <v>619</v>
       </c>
       <c r="D301">
-        <v>148000</v>
+        <v>12550</v>
       </c>
       <c r="E301"/>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>620</v>
       </c>
       <c r="B302" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C302" t="s">
         <v>621</v>
       </c>
       <c r="D302">
-        <v>147775</v>
+        <v>148000</v>
       </c>
       <c r="E302"/>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>622</v>
       </c>
       <c r="B303" t="s">
-        <v>80</v>
+        <v>612</v>
       </c>
       <c r="C303" t="s">
         <v>623</v>
       </c>
       <c r="D303">
-        <v>51350</v>
+        <v>147775</v>
       </c>
       <c r="E303"/>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>624</v>
       </c>
-      <c r="B304"/>
+      <c r="B304" t="s">
+        <v>80</v>
+      </c>
       <c r="C304" t="s">
         <v>625</v>
       </c>
       <c r="D304">
-        <v>19245</v>
+        <v>51350</v>
       </c>
       <c r="E304"/>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>626</v>
       </c>
-      <c r="B305" t="s">
+      <c r="B305"/>
+      <c r="C305" t="s">
         <v>627</v>
       </c>
-      <c r="C305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D305">
-        <v>35390</v>
+        <v>19245</v>
       </c>
       <c r="E305"/>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
+        <v>628</v>
+      </c>
+      <c r="B306" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="C306" t="s">
         <v>630</v>
       </c>
       <c r="D306">
-        <v>525</v>
+        <v>35390</v>
       </c>
       <c r="E306"/>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>631</v>
       </c>
       <c r="B307" t="s">
         <v>6</v>
       </c>
       <c r="C307" t="s">
         <v>632</v>
       </c>
       <c r="D307">
-        <v>965</v>
+        <v>525</v>
       </c>
       <c r="E307"/>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>633</v>
       </c>
       <c r="B308" t="s">
         <v>6</v>
       </c>
       <c r="C308" t="s">
         <v>634</v>
       </c>
       <c r="D308">
-        <v>1680</v>
+        <v>965</v>
       </c>
       <c r="E308"/>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>635</v>
       </c>
       <c r="B309" t="s">
         <v>6</v>
       </c>
       <c r="C309" t="s">
         <v>636</v>
       </c>
       <c r="D309">
-        <v>982</v>
+        <v>1680</v>
       </c>
       <c r="E309"/>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>637</v>
       </c>
       <c r="B310" t="s">
         <v>6</v>
       </c>
       <c r="C310" t="s">
         <v>638</v>
       </c>
       <c r="D310">
-        <v>993</v>
+        <v>982</v>
       </c>
       <c r="E310"/>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>639</v>
       </c>
       <c r="B311" t="s">
         <v>6</v>
       </c>
       <c r="C311" t="s">
         <v>640</v>
       </c>
       <c r="D311">
-        <v>943</v>
+        <v>993</v>
       </c>
       <c r="E311"/>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>641</v>
       </c>
       <c r="B312" t="s">
         <v>6</v>
       </c>
       <c r="C312" t="s">
         <v>642</v>
       </c>
       <c r="D312">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="E312"/>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>643</v>
       </c>
       <c r="B313" t="s">
         <v>6</v>
       </c>
       <c r="C313" t="s">
         <v>644</v>
       </c>
       <c r="D313">
         <v>941</v>
       </c>
       <c r="E313"/>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>645</v>
       </c>
       <c r="B314" t="s">
         <v>6</v>
       </c>
       <c r="C314" t="s">
         <v>646</v>
       </c>
       <c r="D314">
-        <v>1260</v>
+        <v>941</v>
       </c>
       <c r="E314"/>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>647</v>
       </c>
       <c r="B315" t="s">
         <v>6</v>
       </c>
       <c r="C315" t="s">
         <v>648</v>
       </c>
       <c r="D315">
-        <v>1170</v>
+        <v>1260</v>
       </c>
       <c r="E315"/>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>649</v>
       </c>
       <c r="B316" t="s">
         <v>6</v>
       </c>
       <c r="C316" t="s">
         <v>650</v>
       </c>
       <c r="D316">
-        <v>1267</v>
+        <v>1170</v>
       </c>
       <c r="E316"/>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>651</v>
       </c>
       <c r="B317" t="s">
         <v>6</v>
       </c>
       <c r="C317" t="s">
         <v>652</v>
       </c>
       <c r="D317">
-        <v>1170</v>
+        <v>1267</v>
       </c>
       <c r="E317"/>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>653</v>
       </c>
       <c r="B318" t="s">
         <v>6</v>
       </c>
       <c r="C318" t="s">
         <v>654</v>
       </c>
       <c r="D318">
-        <v>1800</v>
+        <v>1170</v>
       </c>
       <c r="E318"/>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>655</v>
       </c>
       <c r="B319" t="s">
         <v>6</v>
       </c>
       <c r="C319" t="s">
         <v>656</v>
       </c>
       <c r="D319">
-        <v>1755</v>
+        <v>1800</v>
       </c>
       <c r="E319"/>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>657</v>
       </c>
       <c r="B320" t="s">
         <v>6</v>
       </c>
       <c r="C320" t="s">
         <v>658</v>
       </c>
       <c r="D320">
-        <v>1700</v>
+        <v>1755</v>
       </c>
       <c r="E320"/>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>659</v>
       </c>
       <c r="B321" t="s">
         <v>6</v>
       </c>
       <c r="C321" t="s">
         <v>660</v>
       </c>
       <c r="D321">
         <v>1700</v>
       </c>
       <c r="E321"/>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>661</v>
       </c>
       <c r="B322" t="s">
         <v>6</v>
       </c>
       <c r="C322" t="s">
         <v>662</v>
       </c>
       <c r="D322">
-        <v>1616</v>
+        <v>1700</v>
       </c>
       <c r="E322"/>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>663</v>
       </c>
       <c r="B323" t="s">
         <v>6</v>
       </c>
       <c r="C323" t="s">
         <v>664</v>
       </c>
       <c r="D323">
-        <v>1587</v>
+        <v>1616</v>
       </c>
       <c r="E323"/>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>665</v>
       </c>
       <c r="B324" t="s">
         <v>6</v>
       </c>
       <c r="C324" t="s">
         <v>666</v>
       </c>
       <c r="D324">
-        <v>1565</v>
+        <v>1587</v>
       </c>
       <c r="E324"/>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>667</v>
       </c>
       <c r="B325" t="s">
         <v>6</v>
       </c>
       <c r="C325" t="s">
         <v>668</v>
       </c>
       <c r="D325">
-        <v>1637</v>
+        <v>1565</v>
       </c>
       <c r="E325"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>669</v>
       </c>
       <c r="B326" t="s">
         <v>6</v>
       </c>
       <c r="C326" t="s">
         <v>670</v>
       </c>
       <c r="D326">
-        <v>1700</v>
+        <v>1637</v>
       </c>
       <c r="E326"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>671</v>
       </c>
       <c r="B327" t="s">
         <v>6</v>
       </c>
       <c r="C327" t="s">
         <v>672</v>
       </c>
       <c r="D327">
-        <v>3500</v>
+        <v>1700</v>
       </c>
       <c r="E327"/>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>673</v>
       </c>
       <c r="B328" t="s">
         <v>6</v>
       </c>
       <c r="C328" t="s">
         <v>674</v>
       </c>
       <c r="D328">
-        <v>3100</v>
+        <v>3500</v>
       </c>
       <c r="E328"/>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>675</v>
       </c>
       <c r="B329" t="s">
         <v>6</v>
       </c>
       <c r="C329" t="s">
         <v>676</v>
       </c>
       <c r="D329">
-        <v>3000</v>
+        <v>3100</v>
       </c>
       <c r="E329"/>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>677</v>
       </c>
       <c r="B330" t="s">
         <v>6</v>
       </c>
       <c r="C330" t="s">
         <v>678</v>
       </c>
       <c r="D330">
-        <v>2900</v>
+        <v>3000</v>
       </c>
       <c r="E330"/>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>679</v>
       </c>
       <c r="B331" t="s">
         <v>6</v>
       </c>
       <c r="C331" t="s">
         <v>680</v>
       </c>
       <c r="D331">
-        <v>5426</v>
+        <v>2900</v>
       </c>
       <c r="E331"/>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>681</v>
       </c>
       <c r="B332" t="s">
         <v>6</v>
       </c>
       <c r="C332" t="s">
         <v>682</v>
       </c>
       <c r="D332">
-        <v>4800</v>
+        <v>5426</v>
       </c>
       <c r="E332"/>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>683</v>
       </c>
       <c r="B333" t="s">
         <v>6</v>
       </c>
       <c r="C333" t="s">
         <v>684</v>
       </c>
       <c r="D333">
-        <v>1390</v>
+        <v>4800</v>
       </c>
       <c r="E333"/>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>685</v>
       </c>
       <c r="B334" t="s">
         <v>6</v>
       </c>
       <c r="C334" t="s">
         <v>686</v>
       </c>
       <c r="D334">
-        <v>1720</v>
+        <v>1390</v>
       </c>
       <c r="E334"/>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>687</v>
       </c>
       <c r="B335" t="s">
         <v>6</v>
       </c>
       <c r="C335" t="s">
         <v>688</v>
       </c>
       <c r="D335">
-        <v>1345</v>
+        <v>1720</v>
       </c>
       <c r="E335"/>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>689</v>
       </c>
       <c r="B336" t="s">
         <v>6</v>
       </c>
       <c r="C336" t="s">
         <v>690</v>
       </c>
       <c r="D336">
-        <v>1737</v>
+        <v>1345</v>
       </c>
       <c r="E336"/>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>691</v>
       </c>
       <c r="B337" t="s">
         <v>6</v>
       </c>
       <c r="C337" t="s">
         <v>692</v>
       </c>
       <c r="D337">
-        <v>1704</v>
+        <v>1737</v>
       </c>
       <c r="E337"/>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>693</v>
       </c>
       <c r="B338" t="s">
         <v>6</v>
       </c>
       <c r="C338" t="s">
         <v>694</v>
       </c>
       <c r="D338">
-        <v>1691</v>
+        <v>1704</v>
       </c>
       <c r="E338"/>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>695</v>
       </c>
       <c r="B339" t="s">
         <v>6</v>
       </c>
       <c r="C339" t="s">
         <v>696</v>
       </c>
       <c r="D339">
         <v>1691</v>
       </c>
       <c r="E339"/>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>697</v>
       </c>
       <c r="B340" t="s">
         <v>6</v>
       </c>
       <c r="C340" t="s">
         <v>698</v>
       </c>
       <c r="D340">
-        <v>2427</v>
+        <v>1691</v>
       </c>
       <c r="E340"/>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>699</v>
       </c>
       <c r="B341" t="s">
         <v>6</v>
       </c>
       <c r="C341" t="s">
         <v>700</v>
       </c>
       <c r="D341">
-        <v>2227</v>
+        <v>2427</v>
       </c>
       <c r="E341"/>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>701</v>
       </c>
       <c r="B342" t="s">
         <v>6</v>
       </c>
       <c r="C342" t="s">
         <v>702</v>
       </c>
       <c r="D342">
-        <v>2080</v>
+        <v>2227</v>
       </c>
       <c r="E342"/>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>703</v>
       </c>
       <c r="B343" t="s">
         <v>6</v>
       </c>
       <c r="C343" t="s">
         <v>704</v>
       </c>
       <c r="D343">
-        <v>2007</v>
+        <v>2080</v>
       </c>
       <c r="E343"/>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>705</v>
       </c>
       <c r="B344" t="s">
         <v>6</v>
       </c>
       <c r="C344" t="s">
         <v>706</v>
       </c>
       <c r="D344">
-        <v>1737</v>
+        <v>2007</v>
       </c>
       <c r="E344"/>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>707</v>
       </c>
       <c r="B345" t="s">
         <v>6</v>
       </c>
       <c r="C345" t="s">
         <v>708</v>
       </c>
       <c r="D345">
-        <v>1682</v>
+        <v>1737</v>
       </c>
       <c r="E345"/>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>709</v>
       </c>
       <c r="B346" t="s">
         <v>6</v>
       </c>
       <c r="C346" t="s">
         <v>710</v>
       </c>
       <c r="D346">
-        <v>1647</v>
+        <v>1682</v>
       </c>
       <c r="E346"/>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>711</v>
       </c>
       <c r="B347" t="s">
         <v>6</v>
       </c>
       <c r="C347" t="s">
         <v>712</v>
       </c>
       <c r="D347">
         <v>1647</v>
       </c>
       <c r="E347"/>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>713</v>
       </c>
       <c r="B348" t="s">
         <v>6</v>
       </c>
       <c r="C348" t="s">
         <v>714</v>
       </c>
       <c r="D348">
-        <v>1605</v>
+        <v>1647</v>
       </c>
       <c r="E348"/>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>715</v>
       </c>
       <c r="B349" t="s">
         <v>6</v>
       </c>
       <c r="C349" t="s">
         <v>716</v>
       </c>
       <c r="D349">
-        <v>1590</v>
+        <v>1605</v>
       </c>
       <c r="E349"/>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>717</v>
       </c>
       <c r="B350" t="s">
         <v>6</v>
       </c>
       <c r="C350" t="s">
         <v>718</v>
       </c>
       <c r="D350">
-        <v>1515</v>
+        <v>1590</v>
       </c>
       <c r="E350"/>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>719</v>
       </c>
       <c r="B351" t="s">
         <v>6</v>
       </c>
       <c r="C351" t="s">
         <v>720</v>
       </c>
       <c r="D351">
-        <v>1455</v>
+        <v>1515</v>
       </c>
       <c r="E351"/>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>721</v>
       </c>
       <c r="B352" t="s">
         <v>6</v>
       </c>
       <c r="C352" t="s">
         <v>722</v>
       </c>
       <c r="D352">
-        <v>1480</v>
+        <v>1455</v>
       </c>
       <c r="E352"/>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>723</v>
       </c>
       <c r="B353" t="s">
         <v>6</v>
       </c>
       <c r="C353" t="s">
         <v>724</v>
       </c>
       <c r="D353">
-        <v>3972</v>
+        <v>1480</v>
       </c>
       <c r="E353"/>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>725</v>
       </c>
       <c r="B354" t="s">
         <v>6</v>
       </c>
       <c r="C354" t="s">
         <v>726</v>
       </c>
       <c r="D354">
-        <v>3953</v>
+        <v>3972</v>
       </c>
       <c r="E354"/>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>727</v>
       </c>
       <c r="B355" t="s">
         <v>6</v>
       </c>
       <c r="C355" t="s">
         <v>728</v>
       </c>
       <c r="D355">
-        <v>3945</v>
+        <v>3953</v>
       </c>
       <c r="E355"/>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>729</v>
       </c>
       <c r="B356" t="s">
         <v>6</v>
       </c>
       <c r="C356" t="s">
         <v>730</v>
       </c>
       <c r="D356">
-        <v>2300</v>
+        <v>3945</v>
       </c>
       <c r="E356"/>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>731</v>
       </c>
       <c r="B357" t="s">
         <v>6</v>
       </c>
       <c r="C357" t="s">
         <v>732</v>
       </c>
       <c r="D357">
-        <v>2155</v>
+        <v>2300</v>
       </c>
       <c r="E357"/>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>733</v>
       </c>
       <c r="B358" t="s">
         <v>6</v>
       </c>
       <c r="C358" t="s">
         <v>734</v>
       </c>
       <c r="D358">
-        <v>2100</v>
+        <v>2155</v>
       </c>
       <c r="E358"/>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>735</v>
       </c>
       <c r="B359" t="s">
         <v>6</v>
       </c>
       <c r="C359" t="s">
         <v>736</v>
       </c>
       <c r="D359">
         <v>2100</v>
       </c>
       <c r="E359"/>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>737</v>
       </c>
       <c r="B360" t="s">
         <v>6</v>
       </c>
       <c r="C360" t="s">
         <v>738</v>
       </c>
       <c r="D360">
-        <v>1938</v>
+        <v>2100</v>
       </c>
       <c r="E360"/>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>739</v>
       </c>
       <c r="B361" t="s">
         <v>6</v>
       </c>
       <c r="C361" t="s">
         <v>740</v>
       </c>
       <c r="D361">
-        <v>1891</v>
+        <v>1938</v>
       </c>
       <c r="E361"/>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>741</v>
       </c>
       <c r="B362" t="s">
         <v>6</v>
       </c>
       <c r="C362" t="s">
         <v>742</v>
       </c>
       <c r="D362">
-        <v>1881</v>
+        <v>1891</v>
       </c>
       <c r="E362"/>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>743</v>
       </c>
       <c r="B363" t="s">
         <v>6</v>
       </c>
       <c r="C363" t="s">
         <v>744</v>
       </c>
       <c r="D363">
-        <v>1862</v>
+        <v>1881</v>
       </c>
       <c r="E363"/>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>745</v>
       </c>
       <c r="B364" t="s">
         <v>6</v>
       </c>
       <c r="C364" t="s">
         <v>746</v>
       </c>
       <c r="D364">
-        <v>3100</v>
+        <v>1862</v>
       </c>
       <c r="E364"/>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>747</v>
       </c>
       <c r="B365" t="s">
         <v>6</v>
       </c>
       <c r="C365" t="s">
         <v>748</v>
       </c>
       <c r="D365">
-        <v>3050</v>
+        <v>3100</v>
       </c>
       <c r="E365"/>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>749</v>
       </c>
       <c r="B366" t="s">
         <v>6</v>
       </c>
       <c r="C366" t="s">
         <v>750</v>
       </c>
       <c r="D366">
-        <v>2950</v>
+        <v>3050</v>
       </c>
       <c r="E366"/>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>751</v>
       </c>
       <c r="B367" t="s">
         <v>6</v>
       </c>
       <c r="C367" t="s">
         <v>752</v>
       </c>
       <c r="D367">
-        <v>1550</v>
+        <v>2950</v>
       </c>
       <c r="E367"/>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>753</v>
       </c>
       <c r="B368" t="s">
         <v>6</v>
       </c>
       <c r="C368" t="s">
         <v>754</v>
       </c>
       <c r="D368">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="E368"/>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>755</v>
       </c>
       <c r="B369" t="s">
         <v>6</v>
       </c>
       <c r="C369" t="s">
         <v>756</v>
       </c>
       <c r="D369">
-        <v>1500</v>
+        <v>1547</v>
       </c>
       <c r="E369"/>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>757</v>
       </c>
       <c r="B370" t="s">
         <v>6</v>
       </c>
       <c r="C370" t="s">
         <v>758</v>
       </c>
       <c r="D370">
-        <v>2130</v>
+        <v>1500</v>
       </c>
       <c r="E370"/>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>759</v>
       </c>
       <c r="B371" t="s">
         <v>6</v>
       </c>
       <c r="C371" t="s">
         <v>760</v>
       </c>
       <c r="D371">
-        <v>2820</v>
+        <v>2130</v>
       </c>
       <c r="E371"/>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>761</v>
       </c>
       <c r="B372" t="s">
         <v>6</v>
       </c>
       <c r="C372" t="s">
         <v>762</v>
       </c>
       <c r="D372">
-        <v>2760</v>
+        <v>2820</v>
       </c>
       <c r="E372"/>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>763</v>
       </c>
       <c r="B373" t="s">
         <v>6</v>
       </c>
       <c r="C373" t="s">
         <v>764</v>
       </c>
       <c r="D373">
-        <v>2732</v>
+        <v>2760</v>
       </c>
       <c r="E373"/>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>765</v>
       </c>
       <c r="B374" t="s">
         <v>6</v>
       </c>
       <c r="C374" t="s">
         <v>766</v>
       </c>
       <c r="D374">
-        <v>2720</v>
+        <v>2732</v>
       </c>
       <c r="E374"/>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>767</v>
       </c>
       <c r="B375" t="s">
         <v>6</v>
       </c>
       <c r="C375" t="s">
         <v>768</v>
       </c>
       <c r="D375">
-        <v>397</v>
+        <v>2720</v>
       </c>
       <c r="E375"/>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>769</v>
       </c>
       <c r="B376" t="s">
         <v>6</v>
       </c>
       <c r="C376" t="s">
         <v>770</v>
       </c>
       <c r="D376">
-        <v>438</v>
+        <v>397</v>
       </c>
       <c r="E376"/>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>771</v>
       </c>
       <c r="B377" t="s">
         <v>6</v>
       </c>
       <c r="C377" t="s">
         <v>772</v>
       </c>
       <c r="D377">
-        <v>414</v>
+        <v>438</v>
       </c>
       <c r="E377"/>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>773</v>
       </c>
       <c r="B378" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C378" t="s">
         <v>774</v>
       </c>
       <c r="D378">
-        <v>2730</v>
+        <v>414</v>
       </c>
       <c r="E378"/>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>775</v>
       </c>
       <c r="B379" t="s">
         <v>251</v>
       </c>
       <c r="C379" t="s">
         <v>776</v>
       </c>
       <c r="D379">
-        <v>3430</v>
+        <v>2730</v>
       </c>
       <c r="E379"/>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>777</v>
       </c>
       <c r="B380" t="s">
         <v>251</v>
       </c>
       <c r="C380" t="s">
         <v>778</v>
       </c>
       <c r="D380">
-        <v>2680</v>
+        <v>3430</v>
       </c>
       <c r="E380"/>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>779</v>
       </c>
       <c r="B381" t="s">
         <v>251</v>
       </c>
       <c r="C381" t="s">
         <v>780</v>
       </c>
       <c r="D381">
-        <v>2730</v>
+        <v>2680</v>
       </c>
       <c r="E381"/>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>781</v>
       </c>
       <c r="B382" t="s">
         <v>251</v>
       </c>
       <c r="C382" t="s">
         <v>782</v>
       </c>
       <c r="D382">
-        <v>3450</v>
+        <v>2730</v>
       </c>
       <c r="E382"/>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>783</v>
       </c>
       <c r="B383" t="s">
         <v>251</v>
       </c>
       <c r="C383" t="s">
         <v>784</v>
       </c>
       <c r="D383">
-        <v>735</v>
+        <v>3450</v>
       </c>
       <c r="E383"/>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>785</v>
       </c>
       <c r="B384" t="s">
         <v>251</v>
       </c>
       <c r="C384" t="s">
         <v>786</v>
       </c>
       <c r="D384">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="E384"/>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>787</v>
       </c>
       <c r="B385" t="s">
         <v>251</v>
       </c>
       <c r="C385" t="s">
         <v>788</v>
       </c>
       <c r="D385">
-        <v>1350</v>
+        <v>730</v>
       </c>
       <c r="E385"/>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>789</v>
       </c>
       <c r="B386" t="s">
         <v>251</v>
       </c>
       <c r="C386" t="s">
         <v>790</v>
       </c>
       <c r="D386">
-        <v>1570</v>
+        <v>1350</v>
       </c>
       <c r="E386"/>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>791</v>
       </c>
       <c r="B387" t="s">
         <v>251</v>
       </c>
       <c r="C387" t="s">
         <v>792</v>
       </c>
       <c r="D387">
-        <v>1350</v>
+        <v>1570</v>
       </c>
       <c r="E387"/>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>793</v>
       </c>
       <c r="B388" t="s">
         <v>251</v>
       </c>
       <c r="C388" t="s">
         <v>794</v>
       </c>
       <c r="D388">
-        <v>1200</v>
+        <v>1350</v>
       </c>
       <c r="E388"/>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>795</v>
       </c>
       <c r="B389" t="s">
         <v>251</v>
       </c>
       <c r="C389" t="s">
         <v>796</v>
       </c>
       <c r="D389">
-        <v>1640</v>
+        <v>1200</v>
       </c>
       <c r="E389"/>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>797</v>
       </c>
       <c r="B390" t="s">
         <v>251</v>
       </c>
       <c r="C390" t="s">
         <v>798</v>
       </c>
       <c r="D390">
-        <v>2200</v>
+        <v>1640</v>
       </c>
       <c r="E390"/>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>799</v>
       </c>
       <c r="B391" t="s">
         <v>251</v>
       </c>
       <c r="C391" t="s">
         <v>800</v>
       </c>
       <c r="D391">
-        <v>1760</v>
+        <v>2200</v>
       </c>
       <c r="E391"/>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>801</v>
       </c>
       <c r="B392" t="s">
         <v>251</v>
       </c>
       <c r="C392" t="s">
         <v>802</v>
       </c>
       <c r="D392">
-        <v>3010</v>
+        <v>1760</v>
       </c>
       <c r="E392"/>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>803</v>
       </c>
       <c r="B393" t="s">
         <v>251</v>
       </c>
       <c r="C393" t="s">
         <v>804</v>
       </c>
       <c r="D393">
-        <v>3770</v>
+        <v>3010</v>
       </c>
       <c r="E393"/>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>805</v>
       </c>
       <c r="B394" t="s">
         <v>251</v>
       </c>
       <c r="C394" t="s">
         <v>806</v>
       </c>
       <c r="D394">
-        <v>2940</v>
+        <v>3770</v>
       </c>
       <c r="E394"/>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>807</v>
       </c>
       <c r="B395" t="s">
         <v>251</v>
       </c>
       <c r="C395" t="s">
         <v>808</v>
       </c>
       <c r="D395">
-        <v>3010</v>
+        <v>2940</v>
       </c>
       <c r="E395"/>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>809</v>
       </c>
       <c r="B396" t="s">
         <v>251</v>
       </c>
       <c r="C396" t="s">
         <v>810</v>
       </c>
       <c r="D396">
-        <v>3790</v>
+        <v>3010</v>
       </c>
       <c r="E396"/>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>811</v>
       </c>
       <c r="B397" t="s">
         <v>251</v>
       </c>
       <c r="C397" t="s">
         <v>812</v>
       </c>
       <c r="D397">
-        <v>800</v>
+        <v>3790</v>
       </c>
       <c r="E397"/>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>813</v>
       </c>
       <c r="B398" t="s">
         <v>251</v>
       </c>
       <c r="C398" t="s">
         <v>814</v>
       </c>
       <c r="D398">
         <v>800</v>
       </c>
       <c r="E398"/>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>815</v>
       </c>
       <c r="B399" t="s">
         <v>251</v>
       </c>
       <c r="C399" t="s">
         <v>816</v>
       </c>
       <c r="D399">
-        <v>1370</v>
+        <v>800</v>
       </c>
       <c r="E399"/>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>817</v>
       </c>
       <c r="B400" t="s">
         <v>251</v>
       </c>
       <c r="C400" t="s">
         <v>818</v>
       </c>
       <c r="D400">
-        <v>1720</v>
+        <v>1370</v>
       </c>
       <c r="E400"/>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>819</v>
       </c>
       <c r="B401" t="s">
         <v>251</v>
       </c>
       <c r="C401" t="s">
         <v>820</v>
       </c>
       <c r="D401">
-        <v>1370</v>
+        <v>1720</v>
       </c>
       <c r="E401"/>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>821</v>
       </c>
       <c r="B402" t="s">
         <v>251</v>
       </c>
       <c r="C402" t="s">
         <v>822</v>
       </c>
       <c r="D402">
-        <v>1320</v>
+        <v>1370</v>
       </c>
       <c r="E402"/>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>823</v>
       </c>
       <c r="B403" t="s">
         <v>251</v>
       </c>
       <c r="C403" t="s">
         <v>824</v>
       </c>
       <c r="D403">
-        <v>1790</v>
+        <v>1320</v>
       </c>
       <c r="E403"/>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>825</v>
       </c>
       <c r="B404" t="s">
         <v>251</v>
       </c>
       <c r="C404" t="s">
         <v>826</v>
       </c>
       <c r="D404">
-        <v>2420</v>
+        <v>1790</v>
       </c>
       <c r="E404"/>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>827</v>
       </c>
       <c r="B405" t="s">
         <v>251</v>
       </c>
       <c r="C405" t="s">
         <v>828</v>
       </c>
       <c r="D405">
-        <v>1930</v>
+        <v>2420</v>
       </c>
       <c r="E405"/>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>829</v>
       </c>
       <c r="B406" t="s">
         <v>251</v>
       </c>
       <c r="C406" t="s">
         <v>830</v>
       </c>
       <c r="D406">
-        <v>3070</v>
+        <v>1930</v>
       </c>
       <c r="E406"/>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>831</v>
       </c>
       <c r="B407" t="s">
         <v>251</v>
       </c>
       <c r="C407" t="s">
         <v>832</v>
       </c>
       <c r="D407">
-        <v>3035</v>
+        <v>3070</v>
       </c>
       <c r="E407"/>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>833</v>
       </c>
       <c r="B408" t="s">
         <v>251</v>
       </c>
       <c r="C408" t="s">
         <v>834</v>
       </c>
       <c r="D408">
-        <v>3070</v>
+        <v>3035</v>
       </c>
       <c r="E408"/>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>835</v>
       </c>
       <c r="B409" t="s">
         <v>251</v>
       </c>
       <c r="C409" t="s">
         <v>836</v>
       </c>
       <c r="D409">
-        <v>3850</v>
+        <v>3070</v>
       </c>
       <c r="E409"/>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>837</v>
       </c>
       <c r="B410" t="s">
         <v>251</v>
       </c>
       <c r="C410" t="s">
         <v>838</v>
       </c>
       <c r="D410">
-        <v>3840</v>
+        <v>3850</v>
       </c>
       <c r="E410"/>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>839</v>
       </c>
       <c r="B411" t="s">
         <v>251</v>
       </c>
       <c r="C411" t="s">
         <v>840</v>
       </c>
       <c r="D411">
-        <v>748</v>
+        <v>3840</v>
       </c>
       <c r="E411"/>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>841</v>
       </c>
       <c r="B412" t="s">
         <v>251</v>
       </c>
       <c r="C412" t="s">
         <v>842</v>
       </c>
       <c r="D412">
         <v>748</v>
       </c>
       <c r="E412"/>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>843</v>
       </c>
       <c r="B413" t="s">
         <v>251</v>
       </c>
       <c r="C413" t="s">
         <v>844</v>
       </c>
       <c r="D413">
-        <v>1450</v>
+        <v>748</v>
       </c>
       <c r="E413"/>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>845</v>
       </c>
       <c r="B414" t="s">
         <v>251</v>
       </c>
       <c r="C414" t="s">
         <v>846</v>
       </c>
       <c r="D414">
-        <v>1815</v>
+        <v>1450</v>
       </c>
       <c r="E414"/>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>847</v>
       </c>
       <c r="B415" t="s">
         <v>251</v>
       </c>
       <c r="C415" t="s">
         <v>848</v>
       </c>
       <c r="D415">
-        <v>1450</v>
+        <v>1815</v>
       </c>
       <c r="E415"/>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>849</v>
       </c>
       <c r="B416" t="s">
         <v>251</v>
       </c>
       <c r="C416" t="s">
         <v>850</v>
       </c>
       <c r="D416">
-        <v>1200</v>
+        <v>1450</v>
       </c>
       <c r="E416"/>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>851</v>
       </c>
       <c r="B417" t="s">
         <v>251</v>
       </c>
       <c r="C417" t="s">
         <v>852</v>
       </c>
       <c r="D417">
-        <v>1780</v>
+        <v>1200</v>
       </c>
       <c r="E417"/>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>853</v>
       </c>
       <c r="B418" t="s">
         <v>251</v>
       </c>
       <c r="C418" t="s">
         <v>854</v>
       </c>
       <c r="D418">
-        <v>1958</v>
+        <v>1780</v>
       </c>
       <c r="E418"/>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>855</v>
       </c>
       <c r="B419" t="s">
         <v>251</v>
       </c>
       <c r="C419" t="s">
         <v>856</v>
       </c>
       <c r="D419">
-        <v>2450</v>
+        <v>1958</v>
       </c>
       <c r="E419"/>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>857</v>
       </c>
       <c r="B420" t="s">
         <v>251</v>
       </c>
       <c r="C420" t="s">
         <v>858</v>
       </c>
       <c r="D420">
-        <v>2160</v>
+        <v>2450</v>
       </c>
       <c r="E420"/>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>859</v>
       </c>
       <c r="B421" t="s">
         <v>251</v>
       </c>
       <c r="C421" t="s">
         <v>860</v>
       </c>
       <c r="D421">
-        <v>2710</v>
+        <v>2160</v>
       </c>
       <c r="E421"/>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>861</v>
       </c>
       <c r="B422" t="s">
         <v>251</v>
       </c>
       <c r="C422" t="s">
         <v>862</v>
       </c>
       <c r="D422">
-        <v>2160</v>
+        <v>2710</v>
       </c>
       <c r="E422"/>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>863</v>
       </c>
       <c r="B423" t="s">
         <v>251</v>
       </c>
       <c r="C423" t="s">
         <v>864</v>
       </c>
       <c r="D423">
-        <v>2680</v>
+        <v>2160</v>
       </c>
       <c r="E423"/>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>865</v>
       </c>
       <c r="B424" t="s">
         <v>251</v>
       </c>
       <c r="C424" t="s">
         <v>866</v>
       </c>
       <c r="D424">
-        <v>748</v>
+        <v>2680</v>
       </c>
       <c r="E424"/>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>867</v>
       </c>
       <c r="B425" t="s">
         <v>251</v>
       </c>
       <c r="C425" t="s">
         <v>868</v>
       </c>
       <c r="D425">
         <v>748</v>
       </c>
       <c r="E425"/>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>869</v>
       </c>
       <c r="B426" t="s">
         <v>251</v>
       </c>
       <c r="C426" t="s">
         <v>870</v>
       </c>
       <c r="D426">
-        <v>1760</v>
+        <v>748</v>
       </c>
       <c r="E426"/>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>871</v>
       </c>
       <c r="B427" t="s">
         <v>251</v>
       </c>
       <c r="C427" t="s">
         <v>872</v>
       </c>
       <c r="D427">
-        <v>1340</v>
+        <v>1760</v>
       </c>
       <c r="E427"/>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>873</v>
       </c>
       <c r="B428" t="s">
         <v>251</v>
       </c>
       <c r="C428" t="s">
         <v>874</v>
       </c>
       <c r="D428">
         <v>1340</v>
       </c>
       <c r="E428"/>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>875</v>
       </c>
       <c r="B429" t="s">
         <v>251</v>
       </c>
       <c r="C429" t="s">
         <v>876</v>
       </c>
       <c r="D429">
-        <v>1440</v>
+        <v>1340</v>
       </c>
       <c r="E429"/>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>877</v>
       </c>
       <c r="B430" t="s">
         <v>251</v>
       </c>
       <c r="C430" t="s">
         <v>878</v>
       </c>
       <c r="D430">
-        <v>1600</v>
+        <v>1440</v>
       </c>
       <c r="E430"/>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>879</v>
       </c>
       <c r="B431" t="s">
         <v>251</v>
       </c>
       <c r="C431" t="s">
         <v>880</v>
       </c>
       <c r="D431">
-        <v>2000</v>
+        <v>1600</v>
       </c>
       <c r="E431"/>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>881</v>
       </c>
       <c r="B432" t="s">
         <v>251</v>
       </c>
       <c r="C432" t="s">
         <v>882</v>
       </c>
       <c r="D432">
-        <v>2860</v>
+        <v>2000</v>
       </c>
       <c r="E432"/>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>883</v>
       </c>
       <c r="B433" t="s">
         <v>251</v>
       </c>
       <c r="C433" t="s">
         <v>884</v>
       </c>
       <c r="D433">
-        <v>1790</v>
+        <v>2860</v>
       </c>
       <c r="E433"/>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>885</v>
       </c>
       <c r="B434" t="s">
         <v>251</v>
       </c>
       <c r="C434" t="s">
         <v>886</v>
       </c>
       <c r="D434">
-        <v>1950</v>
+        <v>1790</v>
       </c>
       <c r="E434"/>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>887</v>
       </c>
       <c r="B435" t="s">
         <v>251</v>
       </c>
       <c r="C435" t="s">
         <v>888</v>
       </c>
       <c r="D435">
-        <v>2920</v>
+        <v>1950</v>
       </c>
       <c r="E435"/>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>889</v>
       </c>
       <c r="B436" t="s">
         <v>251</v>
       </c>
       <c r="C436" t="s">
         <v>890</v>
       </c>
       <c r="D436">
-        <v>2820</v>
+        <v>2920</v>
       </c>
       <c r="E436"/>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>891</v>
       </c>
       <c r="B437" t="s">
         <v>251</v>
       </c>
       <c r="C437" t="s">
         <v>892</v>
       </c>
       <c r="D437">
-        <v>3900</v>
+        <v>2820</v>
       </c>
       <c r="E437"/>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>893</v>
       </c>
       <c r="B438" t="s">
         <v>251</v>
       </c>
       <c r="C438" t="s">
         <v>894</v>
       </c>
       <c r="D438">
-        <v>1003</v>
+        <v>3900</v>
       </c>
       <c r="E438"/>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>895</v>
       </c>
       <c r="B439" t="s">
         <v>251</v>
       </c>
       <c r="C439" t="s">
         <v>896</v>
       </c>
       <c r="D439">
-        <v>738</v>
+        <v>1003</v>
       </c>
       <c r="E439"/>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>897</v>
       </c>
       <c r="B440" t="s">
         <v>251</v>
       </c>
       <c r="C440" t="s">
         <v>898</v>
       </c>
       <c r="D440">
-        <v>1520</v>
+        <v>738</v>
       </c>
       <c r="E440"/>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>899</v>
       </c>
       <c r="B441" t="s">
         <v>251</v>
       </c>
       <c r="C441" t="s">
         <v>900</v>
       </c>
       <c r="D441">
-        <v>1790</v>
+        <v>1520</v>
       </c>
       <c r="E441"/>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>901</v>
       </c>
       <c r="B442" t="s">
         <v>251</v>
       </c>
       <c r="C442" t="s">
         <v>902</v>
       </c>
       <c r="D442">
-        <v>2400</v>
+        <v>1790</v>
       </c>
       <c r="E442"/>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>903</v>
       </c>
       <c r="B443" t="s">
         <v>251</v>
       </c>
       <c r="C443" t="s">
         <v>904</v>
       </c>
       <c r="D443">
-        <v>1910</v>
+        <v>2400</v>
       </c>
       <c r="E443"/>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>905</v>
       </c>
       <c r="B444" t="s">
         <v>251</v>
       </c>
       <c r="C444" t="s">
         <v>906</v>
       </c>
       <c r="D444">
-        <v>2770</v>
+        <v>1910</v>
       </c>
       <c r="E444"/>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>907</v>
       </c>
       <c r="B445" t="s">
         <v>251</v>
       </c>
       <c r="C445" t="s">
         <v>908</v>
       </c>
       <c r="D445">
         <v>2770</v>
       </c>
       <c r="E445"/>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>909</v>
       </c>
       <c r="B446" t="s">
         <v>251</v>
       </c>
       <c r="C446" t="s">
         <v>910</v>
       </c>
       <c r="D446">
-        <v>730</v>
+        <v>2770</v>
       </c>
       <c r="E446"/>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>911</v>
       </c>
       <c r="B447" t="s">
         <v>251</v>
       </c>
       <c r="C447" t="s">
         <v>912</v>
       </c>
       <c r="D447">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="E447"/>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>913</v>
       </c>
       <c r="B448" t="s">
         <v>251</v>
       </c>
       <c r="C448" t="s">
         <v>914</v>
       </c>
       <c r="D448">
-        <v>1520</v>
+        <v>735</v>
       </c>
       <c r="E448"/>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>915</v>
       </c>
       <c r="B449" t="s">
         <v>251</v>
       </c>
       <c r="C449" t="s">
         <v>916</v>
       </c>
       <c r="D449">
         <v>1520</v>
       </c>
       <c r="E449"/>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>917</v>
       </c>
       <c r="B450" t="s">
         <v>251</v>
       </c>
       <c r="C450" t="s">
         <v>918</v>
       </c>
       <c r="D450">
-        <v>1200</v>
+        <v>1520</v>
       </c>
       <c r="E450"/>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>919</v>
       </c>
       <c r="B451" t="s">
         <v>251</v>
       </c>
       <c r="C451" t="s">
         <v>920</v>
       </c>
       <c r="D451">
-        <v>1850</v>
+        <v>1200</v>
       </c>
       <c r="E451"/>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>921</v>
       </c>
       <c r="B452" t="s">
         <v>251</v>
       </c>
       <c r="C452" t="s">
         <v>922</v>
       </c>
       <c r="D452">
-        <v>2045</v>
+        <v>1850</v>
       </c>
       <c r="E452"/>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>923</v>
       </c>
       <c r="B453" t="s">
         <v>251</v>
       </c>
       <c r="C453" t="s">
         <v>924</v>
       </c>
       <c r="D453">
-        <v>4140</v>
+        <v>2045</v>
       </c>
       <c r="E453"/>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>925</v>
       </c>
       <c r="B454" t="s">
         <v>251</v>
       </c>
       <c r="C454" t="s">
         <v>926</v>
       </c>
       <c r="D454">
-        <v>4090</v>
+        <v>4140</v>
       </c>
       <c r="E454"/>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>927</v>
       </c>
       <c r="B455" t="s">
         <v>251</v>
       </c>
       <c r="C455" t="s">
         <v>928</v>
       </c>
       <c r="D455">
-        <v>730</v>
+        <v>4090</v>
       </c>
       <c r="E455"/>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>929</v>
       </c>
       <c r="B456" t="s">
         <v>251</v>
       </c>
       <c r="C456" t="s">
         <v>930</v>
       </c>
       <c r="D456">
-        <v>1530</v>
+        <v>730</v>
       </c>
       <c r="E456"/>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>931</v>
       </c>
       <c r="B457" t="s">
         <v>251</v>
       </c>
       <c r="C457" t="s">
         <v>932</v>
       </c>
       <c r="D457">
-        <v>2000</v>
+        <v>1530</v>
       </c>
       <c r="E457"/>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>933</v>
       </c>
       <c r="B458" t="s">
         <v>251</v>
       </c>
       <c r="C458" t="s">
         <v>934</v>
       </c>
       <c r="D458">
-        <v>3480</v>
+        <v>2000</v>
       </c>
       <c r="E458"/>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>935</v>
       </c>
       <c r="B459" t="s">
         <v>251</v>
       </c>
       <c r="C459" t="s">
         <v>936</v>
       </c>
       <c r="D459">
-        <v>4360</v>
+        <v>3480</v>
       </c>
       <c r="E459"/>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>937</v>
       </c>
       <c r="B460" t="s">
         <v>251</v>
       </c>
       <c r="C460" t="s">
         <v>938</v>
       </c>
       <c r="D460">
-        <v>3120</v>
+        <v>4360</v>
       </c>
       <c r="E460"/>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>939</v>
       </c>
       <c r="B461" t="s">
         <v>251</v>
       </c>
       <c r="C461" t="s">
         <v>940</v>
       </c>
       <c r="D461">
-        <v>770</v>
+        <v>3120</v>
       </c>
       <c r="E461"/>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>941</v>
       </c>
       <c r="B462" t="s">
         <v>251</v>
       </c>
       <c r="C462" t="s">
         <v>942</v>
       </c>
       <c r="D462">
-        <v>1630</v>
+        <v>770</v>
       </c>
       <c r="E462"/>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>943</v>
       </c>
       <c r="B463" t="s">
         <v>251</v>
       </c>
       <c r="C463" t="s">
         <v>944</v>
       </c>
       <c r="D463">
-        <v>2130</v>
+        <v>1630</v>
       </c>
       <c r="E463"/>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>945</v>
       </c>
       <c r="B464" t="s">
         <v>251</v>
       </c>
       <c r="C464" t="s">
         <v>946</v>
       </c>
       <c r="D464">
-        <v>3099</v>
+        <v>2130</v>
       </c>
       <c r="E464"/>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>947</v>
       </c>
       <c r="B465" t="s">
         <v>251</v>
       </c>
       <c r="C465" t="s">
         <v>948</v>
       </c>
       <c r="D465">
-        <v>2550</v>
+        <v>3099</v>
       </c>
       <c r="E465"/>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>949</v>
       </c>
       <c r="B466" t="s">
         <v>251</v>
       </c>
       <c r="C466" t="s">
         <v>950</v>
       </c>
       <c r="D466">
-        <v>3199</v>
+        <v>2550</v>
       </c>
       <c r="E466"/>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>951</v>
       </c>
       <c r="B467" t="s">
         <v>251</v>
       </c>
       <c r="C467" t="s">
         <v>952</v>
       </c>
       <c r="D467">
         <v>3199</v>
       </c>
       <c r="E467"/>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>953</v>
       </c>
       <c r="B468" t="s">
         <v>251</v>
       </c>
       <c r="C468" t="s">
         <v>954</v>
       </c>
       <c r="D468">
-        <v>770</v>
+        <v>3199</v>
       </c>
       <c r="E468"/>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>955</v>
       </c>
       <c r="B469" t="s">
         <v>251</v>
       </c>
       <c r="C469" t="s">
         <v>956</v>
       </c>
       <c r="D469">
-        <v>710</v>
+        <v>770</v>
       </c>
       <c r="E469"/>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>957</v>
       </c>
       <c r="B470" t="s">
         <v>251</v>
       </c>
       <c r="C470" t="s">
         <v>958</v>
       </c>
       <c r="D470">
-        <v>1630</v>
+        <v>710</v>
       </c>
       <c r="E470"/>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>959</v>
       </c>
       <c r="B471" t="s">
         <v>251</v>
       </c>
       <c r="C471" t="s">
         <v>960</v>
       </c>
       <c r="D471">
         <v>1630</v>
       </c>
       <c r="E471"/>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>961</v>
       </c>
       <c r="B472" t="s">
         <v>251</v>
       </c>
       <c r="C472" t="s">
         <v>962</v>
       </c>
       <c r="D472">
-        <v>2360</v>
+        <v>1630</v>
       </c>
       <c r="E472"/>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>963</v>
       </c>
       <c r="B473" t="s">
         <v>251</v>
       </c>
       <c r="C473" t="s">
         <v>964</v>
       </c>
       <c r="D473">
-        <v>2560</v>
+        <v>2360</v>
       </c>
       <c r="E473"/>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>965</v>
       </c>
       <c r="B474" t="s">
         <v>251</v>
       </c>
       <c r="C474" t="s">
         <v>966</v>
       </c>
       <c r="D474">
-        <v>32340</v>
+        <v>2560</v>
       </c>
       <c r="E474"/>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>967</v>
       </c>
-      <c r="B475"/>
+      <c r="B475" t="s">
+        <v>251</v>
+      </c>
       <c r="C475" t="s">
         <v>968</v>
       </c>
       <c r="D475">
-        <v>3000</v>
+        <v>32340</v>
       </c>
       <c r="E475"/>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>969</v>
       </c>
-      <c r="B476" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B476"/>
       <c r="C476" t="s">
         <v>970</v>
       </c>
       <c r="D476">
-        <v>17100</v>
+        <v>3000</v>
       </c>
       <c r="E476"/>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>971</v>
       </c>
-      <c r="B477"/>
+      <c r="B477" t="s">
+        <v>80</v>
+      </c>
       <c r="C477" t="s">
         <v>972</v>
       </c>
       <c r="D477">
-        <v>115</v>
+        <v>17100</v>
       </c>
       <c r="E477"/>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>973</v>
       </c>
       <c r="B478"/>
       <c r="C478" t="s">
         <v>974</v>
       </c>
       <c r="D478">
         <v>115</v>
       </c>
       <c r="E478"/>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>975</v>
       </c>
       <c r="B479"/>
       <c r="C479" t="s">
         <v>976</v>
       </c>
       <c r="D479">
@@ -12598,129 +12606,129 @@
       </c>
       <c r="E480"/>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>979</v>
       </c>
       <c r="B481"/>
       <c r="C481" t="s">
         <v>980</v>
       </c>
       <c r="D481">
         <v>115</v>
       </c>
       <c r="E481"/>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>981</v>
       </c>
       <c r="B482"/>
       <c r="C482" t="s">
         <v>982</v>
       </c>
       <c r="D482">
-        <v>343</v>
+        <v>115</v>
       </c>
       <c r="E482"/>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>983</v>
       </c>
       <c r="B483"/>
       <c r="C483" t="s">
         <v>984</v>
       </c>
       <c r="D483">
-        <v>315</v>
+        <v>343</v>
       </c>
       <c r="E483"/>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>985</v>
       </c>
       <c r="B484"/>
       <c r="C484" t="s">
         <v>986</v>
       </c>
       <c r="D484">
-        <v>300</v>
+        <v>315</v>
       </c>
       <c r="E484"/>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>987</v>
       </c>
       <c r="B485"/>
       <c r="C485" t="s">
         <v>988</v>
       </c>
       <c r="D485">
-        <v>410</v>
+        <v>300</v>
       </c>
       <c r="E485"/>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>989</v>
       </c>
       <c r="B486"/>
       <c r="C486" t="s">
         <v>990</v>
       </c>
       <c r="D486">
-        <v>350</v>
+        <v>410</v>
       </c>
       <c r="E486"/>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>991</v>
       </c>
       <c r="B487"/>
       <c r="C487" t="s">
         <v>992</v>
       </c>
       <c r="D487">
         <v>350</v>
       </c>
       <c r="E487"/>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>993</v>
       </c>
       <c r="B488"/>
       <c r="C488" t="s">
         <v>994</v>
       </c>
       <c r="D488">
-        <v>116</v>
+        <v>350</v>
       </c>
       <c r="E488"/>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>995</v>
       </c>
       <c r="B489"/>
       <c r="C489" t="s">
         <v>996</v>
       </c>
       <c r="D489">
         <v>116</v>
       </c>
       <c r="E489"/>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>997</v>
       </c>
       <c r="B490"/>
       <c r="C490" t="s">
         <v>998</v>
       </c>
       <c r="D490">
@@ -12728,77 +12736,77 @@
       </c>
       <c r="E490"/>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>999</v>
       </c>
       <c r="B491"/>
       <c r="C491" t="s">
         <v>1000</v>
       </c>
       <c r="D491">
         <v>116</v>
       </c>
       <c r="E491"/>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
         <v>1001</v>
       </c>
       <c r="B492"/>
       <c r="C492" t="s">
         <v>1002</v>
       </c>
       <c r="D492">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="E492"/>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B493"/>
       <c r="C493" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="D493">
         <v>128</v>
       </c>
       <c r="E493"/>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
         <v>1003</v>
       </c>
       <c r="B494"/>
       <c r="C494" t="s">
         <v>1004</v>
       </c>
       <c r="D494">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="E494"/>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
         <v>1005</v>
       </c>
       <c r="B495"/>
       <c r="C495" t="s">
         <v>1006</v>
       </c>
       <c r="D495">
         <v>158</v>
       </c>
       <c r="E495"/>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
         <v>1007</v>
       </c>
       <c r="B496"/>
       <c r="C496" t="s">
         <v>1008</v>
       </c>
       <c r="D496">
@@ -12819,64 +12827,64 @@
       </c>
       <c r="E497"/>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
         <v>1011</v>
       </c>
       <c r="B498"/>
       <c r="C498" t="s">
         <v>1012</v>
       </c>
       <c r="D498">
         <v>158</v>
       </c>
       <c r="E498"/>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
         <v>1013</v>
       </c>
       <c r="B499"/>
       <c r="C499" t="s">
         <v>1014</v>
       </c>
       <c r="D499">
-        <v>210</v>
+        <v>158</v>
       </c>
       <c r="E499"/>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
         <v>1015</v>
       </c>
       <c r="B500"/>
       <c r="C500" t="s">
         <v>1016</v>
       </c>
       <c r="D500">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="E500"/>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
         <v>1017</v>
       </c>
       <c r="B501"/>
       <c r="C501" t="s">
         <v>1018</v>
       </c>
       <c r="D501">
         <v>180</v>
       </c>
       <c r="E501"/>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
         <v>1019</v>
       </c>
       <c r="B502"/>
       <c r="C502" t="s">
         <v>1020</v>
       </c>
       <c r="D502">
@@ -12884,51 +12892,51 @@
       </c>
       <c r="E502"/>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
         <v>1021</v>
       </c>
       <c r="B503"/>
       <c r="C503" t="s">
         <v>1022</v>
       </c>
       <c r="D503">
         <v>180</v>
       </c>
       <c r="E503"/>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
         <v>1023</v>
       </c>
       <c r="B504"/>
       <c r="C504" t="s">
         <v>1024</v>
       </c>
       <c r="D504">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="E504"/>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
         <v>1025</v>
       </c>
       <c r="B505"/>
       <c r="C505" t="s">
         <v>1026</v>
       </c>
       <c r="D505">
         <v>195</v>
       </c>
       <c r="E505"/>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
         <v>1027</v>
       </c>
       <c r="B506"/>
       <c r="C506" t="s">
         <v>1028</v>
       </c>
       <c r="D506">
@@ -12949,51 +12957,51 @@
       </c>
       <c r="E507"/>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
         <v>1031</v>
       </c>
       <c r="B508"/>
       <c r="C508" t="s">
         <v>1032</v>
       </c>
       <c r="D508">
         <v>195</v>
       </c>
       <c r="E508"/>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
         <v>1033</v>
       </c>
       <c r="B509"/>
       <c r="C509" t="s">
         <v>1034</v>
       </c>
       <c r="D509">
-        <v>245</v>
+        <v>195</v>
       </c>
       <c r="E509"/>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
         <v>1035</v>
       </c>
       <c r="B510"/>
       <c r="C510" t="s">
         <v>1036</v>
       </c>
       <c r="D510">
         <v>245</v>
       </c>
       <c r="E510"/>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
         <v>1037</v>
       </c>
       <c r="B511"/>
       <c r="C511" t="s">
         <v>1038</v>
       </c>
       <c r="D511">
@@ -13009,3415 +13017,3413 @@
       <c r="C512" t="s">
         <v>1040</v>
       </c>
       <c r="D512">
         <v>245</v>
       </c>
       <c r="E512"/>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>1041</v>
       </c>
       <c r="B513"/>
       <c r="C513" t="s">
         <v>1042</v>
       </c>
       <c r="D513">
         <v>245</v>
       </c>
       <c r="E513"/>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>1043</v>
       </c>
-      <c r="B514" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B514"/>
       <c r="C514" t="s">
         <v>1044</v>
       </c>
       <c r="D514">
-        <v>360</v>
+        <v>245</v>
       </c>
       <c r="E514"/>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B515" t="s">
         <v>251</v>
       </c>
       <c r="C515" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="D515">
         <v>360</v>
       </c>
       <c r="E515"/>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B516" t="s">
         <v>251</v>
       </c>
       <c r="C516" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="D516">
         <v>360</v>
       </c>
       <c r="E516"/>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="B517" t="s">
         <v>251</v>
       </c>
       <c r="C517" t="s">
         <v>1048</v>
       </c>
       <c r="D517">
-        <v>166</v>
+        <v>360</v>
       </c>
       <c r="E517"/>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
         <v>1049</v>
       </c>
       <c r="B518" t="s">
-        <v>80</v>
+        <v>251</v>
       </c>
       <c r="C518" t="s">
         <v>1050</v>
       </c>
       <c r="D518">
-        <v>21000</v>
+        <v>166</v>
       </c>
       <c r="E518"/>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
         <v>1051</v>
       </c>
       <c r="B519" t="s">
+        <v>80</v>
+      </c>
+      <c r="C519" t="s">
         <v>1052</v>
       </c>
-      <c r="C519" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D519">
-        <v>23615</v>
+        <v>21000</v>
       </c>
       <c r="E519"/>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B520" t="s">
         <v>1054</v>
-      </c>
-[...1 lines deleted...]
-        <v>1052</v>
       </c>
       <c r="C520" t="s">
         <v>1055</v>
       </c>
       <c r="D520">
-        <v>15590</v>
+        <v>23615</v>
       </c>
       <c r="E520"/>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
         <v>1056</v>
       </c>
       <c r="B521" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="C521" t="s">
         <v>1057</v>
       </c>
       <c r="D521">
-        <v>16000</v>
+        <v>15590</v>
       </c>
       <c r="E521"/>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
         <v>1058</v>
       </c>
       <c r="B522" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="C522" t="s">
         <v>1059</v>
       </c>
       <c r="D522">
-        <v>19850</v>
+        <v>16000</v>
       </c>
       <c r="E522"/>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
         <v>1060</v>
       </c>
       <c r="B523" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="C523" t="s">
         <v>1061</v>
       </c>
       <c r="D523">
-        <v>23615</v>
+        <v>19850</v>
       </c>
       <c r="E523"/>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
         <v>1062</v>
       </c>
       <c r="B524" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="C524" t="s">
         <v>1063</v>
       </c>
       <c r="D524">
-        <v>101540</v>
+        <v>23615</v>
       </c>
       <c r="E524"/>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
         <v>1064</v>
       </c>
       <c r="B525" t="s">
-        <v>6</v>
+        <v>1054</v>
       </c>
       <c r="C525" t="s">
         <v>1065</v>
       </c>
       <c r="D525">
-        <v>843</v>
+        <v>101540</v>
       </c>
       <c r="E525"/>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
         <v>1066</v>
       </c>
       <c r="B526" t="s">
         <v>6</v>
       </c>
       <c r="C526" t="s">
         <v>1067</v>
       </c>
       <c r="D526">
-        <v>1107</v>
+        <v>843</v>
       </c>
       <c r="E526"/>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
         <v>1068</v>
       </c>
       <c r="B527" t="s">
         <v>6</v>
       </c>
       <c r="C527" t="s">
         <v>1069</v>
       </c>
       <c r="D527">
-        <v>1051</v>
+        <v>1107</v>
       </c>
       <c r="E527"/>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
         <v>1070</v>
       </c>
       <c r="B528" t="s">
         <v>6</v>
       </c>
       <c r="C528" t="s">
         <v>1071</v>
       </c>
       <c r="D528">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="E528"/>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
         <v>1072</v>
       </c>
       <c r="B529" t="s">
         <v>6</v>
       </c>
       <c r="C529" t="s">
         <v>1073</v>
       </c>
       <c r="D529">
         <v>1047</v>
       </c>
       <c r="E529"/>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
         <v>1074</v>
       </c>
       <c r="B530" t="s">
         <v>6</v>
       </c>
       <c r="C530" t="s">
         <v>1075</v>
       </c>
       <c r="D530">
-        <v>1497</v>
+        <v>1047</v>
       </c>
       <c r="E530"/>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
         <v>1076</v>
       </c>
       <c r="B531" t="s">
         <v>6</v>
       </c>
       <c r="C531" t="s">
         <v>1077</v>
       </c>
       <c r="D531">
-        <v>1488</v>
+        <v>1497</v>
       </c>
       <c r="E531"/>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
         <v>1078</v>
       </c>
       <c r="B532" t="s">
         <v>6</v>
       </c>
       <c r="C532" t="s">
         <v>1079</v>
       </c>
       <c r="D532">
-        <v>1477</v>
+        <v>1488</v>
       </c>
       <c r="E532"/>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
         <v>1080</v>
       </c>
       <c r="B533" t="s">
         <v>6</v>
       </c>
       <c r="C533" t="s">
         <v>1081</v>
       </c>
       <c r="D533">
-        <v>1665</v>
+        <v>1477</v>
       </c>
       <c r="E533"/>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
         <v>1082</v>
       </c>
       <c r="B534" t="s">
         <v>6</v>
       </c>
       <c r="C534" t="s">
         <v>1083</v>
       </c>
       <c r="D534">
-        <v>1620</v>
+        <v>1665</v>
       </c>
       <c r="E534"/>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
         <v>1084</v>
       </c>
       <c r="B535" t="s">
         <v>6</v>
       </c>
       <c r="C535" t="s">
         <v>1085</v>
       </c>
       <c r="D535">
-        <v>1555</v>
+        <v>1620</v>
       </c>
       <c r="E535"/>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
         <v>1086</v>
       </c>
       <c r="B536" t="s">
         <v>6</v>
       </c>
       <c r="C536" t="s">
         <v>1087</v>
       </c>
       <c r="D536">
-        <v>1460</v>
+        <v>1555</v>
       </c>
       <c r="E536"/>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
         <v>1088</v>
       </c>
       <c r="B537" t="s">
         <v>6</v>
       </c>
       <c r="C537" t="s">
         <v>1089</v>
       </c>
       <c r="D537">
-        <v>1447</v>
+        <v>1460</v>
       </c>
       <c r="E537"/>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>1090</v>
       </c>
       <c r="B538" t="s">
         <v>6</v>
       </c>
       <c r="C538" t="s">
         <v>1091</v>
       </c>
       <c r="D538">
-        <v>1440</v>
+        <v>1447</v>
       </c>
       <c r="E538"/>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>1092</v>
       </c>
       <c r="B539" t="s">
         <v>6</v>
       </c>
       <c r="C539" t="s">
         <v>1093</v>
       </c>
       <c r="D539">
-        <v>1644</v>
+        <v>1440</v>
       </c>
       <c r="E539"/>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
         <v>1094</v>
       </c>
       <c r="B540" t="s">
         <v>6</v>
       </c>
       <c r="C540" t="s">
         <v>1095</v>
       </c>
       <c r="D540">
-        <v>1280</v>
+        <v>1644</v>
       </c>
       <c r="E540"/>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
         <v>1096</v>
       </c>
       <c r="B541" t="s">
         <v>6</v>
       </c>
       <c r="C541" t="s">
         <v>1097</v>
       </c>
       <c r="D541">
-        <v>1458</v>
+        <v>1280</v>
       </c>
       <c r="E541"/>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
         <v>1098</v>
       </c>
       <c r="B542" t="s">
         <v>6</v>
       </c>
       <c r="C542" t="s">
         <v>1099</v>
       </c>
       <c r="D542">
-        <v>1771</v>
+        <v>1458</v>
       </c>
       <c r="E542"/>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
         <v>1100</v>
       </c>
       <c r="B543" t="s">
         <v>6</v>
       </c>
       <c r="C543" t="s">
         <v>1101</v>
       </c>
       <c r="D543">
         <v>1771</v>
       </c>
       <c r="E543"/>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
         <v>1102</v>
       </c>
       <c r="B544" t="s">
         <v>6</v>
       </c>
       <c r="C544" t="s">
         <v>1103</v>
       </c>
       <c r="D544">
-        <v>1625</v>
+        <v>1771</v>
       </c>
       <c r="E544"/>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
         <v>1104</v>
       </c>
       <c r="B545" t="s">
         <v>6</v>
       </c>
       <c r="C545" t="s">
         <v>1105</v>
       </c>
       <c r="D545">
-        <v>1572</v>
+        <v>1625</v>
       </c>
       <c r="E545"/>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
         <v>1106</v>
       </c>
       <c r="B546" t="s">
         <v>6</v>
       </c>
       <c r="C546" t="s">
         <v>1107</v>
       </c>
       <c r="D546">
-        <v>1550</v>
+        <v>1572</v>
       </c>
       <c r="E546"/>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
         <v>1108</v>
       </c>
       <c r="B547" t="s">
         <v>6</v>
       </c>
       <c r="C547" t="s">
         <v>1109</v>
       </c>
       <c r="D547">
-        <v>800</v>
+        <v>1550</v>
       </c>
       <c r="E547"/>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
         <v>1110</v>
       </c>
       <c r="B548" t="s">
         <v>6</v>
       </c>
       <c r="C548" t="s">
         <v>1111</v>
       </c>
       <c r="D548">
         <v>800</v>
       </c>
       <c r="E548"/>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
         <v>1112</v>
       </c>
       <c r="B549" t="s">
         <v>6</v>
       </c>
       <c r="C549" t="s">
         <v>1113</v>
       </c>
       <c r="D549">
-        <v>455</v>
+        <v>800</v>
       </c>
       <c r="E549"/>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>1114</v>
       </c>
       <c r="B550" t="s">
         <v>6</v>
       </c>
       <c r="C550" t="s">
         <v>1115</v>
       </c>
       <c r="D550">
-        <v>425</v>
+        <v>455</v>
       </c>
       <c r="E550"/>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
         <v>1116</v>
       </c>
-      <c r="B551"/>
+      <c r="B551" t="s">
+        <v>6</v>
+      </c>
       <c r="C551" t="s">
         <v>1117</v>
       </c>
       <c r="D551">
-        <v>30200</v>
+        <v>425</v>
       </c>
       <c r="E551"/>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
         <v>1118</v>
       </c>
       <c r="B552"/>
       <c r="C552" t="s">
         <v>1119</v>
       </c>
       <c r="D552">
-        <v>52650</v>
+        <v>30200</v>
       </c>
       <c r="E552"/>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" t="s">
         <v>1120</v>
       </c>
       <c r="B553"/>
       <c r="C553" t="s">
         <v>1121</v>
       </c>
       <c r="D553">
-        <v>40800</v>
+        <v>52650</v>
       </c>
       <c r="E553"/>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" t="s">
         <v>1122</v>
       </c>
       <c r="B554"/>
       <c r="C554" t="s">
         <v>1123</v>
       </c>
       <c r="D554">
-        <v>48900</v>
+        <v>40800</v>
       </c>
       <c r="E554"/>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>1124</v>
       </c>
       <c r="B555"/>
       <c r="C555" t="s">
         <v>1125</v>
       </c>
       <c r="D555">
-        <v>61700</v>
+        <v>48900</v>
       </c>
       <c r="E555"/>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
         <v>1126</v>
       </c>
       <c r="B556"/>
       <c r="C556" t="s">
         <v>1127</v>
       </c>
       <c r="D556">
-        <v>13860</v>
+        <v>61700</v>
       </c>
       <c r="E556"/>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
-        <v>1116</v>
+        <v>1128</v>
       </c>
       <c r="B557"/>
       <c r="C557" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="D557">
-        <v>24500</v>
+        <v>13860</v>
       </c>
       <c r="E557"/>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
-        <v>1129</v>
+        <v>1118</v>
       </c>
       <c r="B558"/>
       <c r="C558" t="s">
         <v>1130</v>
       </c>
       <c r="D558">
-        <v>28300</v>
+        <v>24500</v>
       </c>
       <c r="E558"/>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
         <v>1131</v>
       </c>
       <c r="B559"/>
       <c r="C559" t="s">
         <v>1132</v>
       </c>
       <c r="D559">
-        <v>71000</v>
+        <v>28300</v>
       </c>
       <c r="E559"/>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
         <v>1133</v>
       </c>
       <c r="B560"/>
       <c r="C560" t="s">
         <v>1134</v>
       </c>
       <c r="D560">
-        <v>31700</v>
+        <v>71000</v>
       </c>
       <c r="E560"/>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
         <v>1135</v>
       </c>
       <c r="B561"/>
       <c r="C561" t="s">
         <v>1136</v>
       </c>
       <c r="D561">
-        <v>41300</v>
+        <v>31700</v>
       </c>
       <c r="E561"/>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
         <v>1137</v>
       </c>
-      <c r="B562" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B562"/>
       <c r="C562" t="s">
         <v>1138</v>
       </c>
       <c r="D562">
-        <v>5322</v>
+        <v>41300</v>
       </c>
       <c r="E562"/>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
         <v>1139</v>
       </c>
       <c r="B563" t="s">
         <v>6</v>
       </c>
       <c r="C563" t="s">
         <v>1140</v>
       </c>
       <c r="D563">
-        <v>316</v>
+        <v>5322</v>
       </c>
       <c r="E563"/>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
         <v>1141</v>
       </c>
       <c r="B564" t="s">
         <v>6</v>
       </c>
       <c r="C564" t="s">
         <v>1142</v>
       </c>
       <c r="D564">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="E564"/>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
         <v>1143</v>
       </c>
       <c r="B565" t="s">
-        <v>588</v>
+        <v>6</v>
       </c>
       <c r="C565" t="s">
         <v>1144</v>
       </c>
       <c r="D565">
-        <v>997340</v>
+        <v>310</v>
       </c>
       <c r="E565"/>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
         <v>1145</v>
       </c>
       <c r="B566" t="s">
         <v>588</v>
       </c>
       <c r="C566" t="s">
         <v>1146</v>
       </c>
       <c r="D566">
-        <v>77800</v>
+        <v>997340</v>
       </c>
       <c r="E566"/>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
         <v>1147</v>
       </c>
       <c r="B567" t="s">
         <v>588</v>
       </c>
       <c r="C567" t="s">
         <v>1148</v>
       </c>
       <c r="D567">
-        <v>338225</v>
+        <v>77800</v>
       </c>
       <c r="E567"/>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
         <v>1149</v>
       </c>
       <c r="B568" t="s">
         <v>588</v>
       </c>
       <c r="C568" t="s">
         <v>1150</v>
       </c>
       <c r="D568">
-        <v>188800</v>
+        <v>338225</v>
       </c>
       <c r="E568"/>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
         <v>1151</v>
       </c>
       <c r="B569" t="s">
         <v>588</v>
       </c>
       <c r="C569" t="s">
         <v>1152</v>
       </c>
       <c r="D569">
-        <v>277000</v>
+        <v>188800</v>
       </c>
       <c r="E569"/>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
         <v>1153</v>
       </c>
       <c r="B570" t="s">
-        <v>80</v>
+        <v>588</v>
       </c>
       <c r="C570" t="s">
         <v>1154</v>
       </c>
       <c r="D570">
-        <v>113000</v>
+        <v>277000</v>
       </c>
       <c r="E570"/>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>1155</v>
       </c>
-      <c r="B571"/>
+      <c r="B571" t="s">
+        <v>80</v>
+      </c>
       <c r="C571" t="s">
         <v>1156</v>
       </c>
       <c r="D571">
-        <v>0</v>
+        <v>113000</v>
       </c>
       <c r="E571"/>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
         <v>1157</v>
       </c>
       <c r="B572"/>
       <c r="C572" t="s">
         <v>1158</v>
       </c>
       <c r="D572">
-        <v>5790</v>
+        <v>0</v>
       </c>
       <c r="E572"/>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
         <v>1159</v>
       </c>
       <c r="B573"/>
       <c r="C573" t="s">
         <v>1160</v>
       </c>
       <c r="D573">
         <v>5790</v>
       </c>
       <c r="E573"/>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
         <v>1161</v>
       </c>
       <c r="B574"/>
       <c r="C574" t="s">
         <v>1162</v>
       </c>
       <c r="D574">
-        <v>4990</v>
+        <v>5790</v>
       </c>
       <c r="E574"/>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
         <v>1163</v>
       </c>
       <c r="B575"/>
       <c r="C575" t="s">
         <v>1164</v>
       </c>
       <c r="D575">
-        <v>5390</v>
+        <v>4990</v>
       </c>
       <c r="E575"/>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>1165</v>
       </c>
       <c r="B576"/>
       <c r="C576" t="s">
         <v>1166</v>
       </c>
       <c r="D576">
         <v>5390</v>
       </c>
       <c r="E576"/>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
         <v>1167</v>
       </c>
-      <c r="B577" t="s">
+      <c r="B577"/>
+      <c r="C577" t="s">
         <v>1168</v>
       </c>
-      <c r="C577" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D577">
-        <v>7670</v>
+        <v>5390</v>
       </c>
       <c r="E577"/>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B578" t="s">
         <v>1170</v>
       </c>
-      <c r="B578" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C578" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="D578">
-        <v>0</v>
+        <v>7670</v>
       </c>
       <c r="E578"/>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B579" t="s">
         <v>251</v>
       </c>
       <c r="C579" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="D579">
         <v>0</v>
       </c>
       <c r="E579"/>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B580" t="s">
         <v>251</v>
       </c>
       <c r="C580" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="D580">
         <v>0</v>
       </c>
       <c r="E580"/>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B581" t="s">
         <v>251</v>
       </c>
       <c r="C581" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D581">
         <v>0</v>
       </c>
       <c r="E581"/>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B582" t="s">
         <v>251</v>
       </c>
       <c r="C582" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="D582">
         <v>0</v>
       </c>
       <c r="E582"/>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B583" t="s">
         <v>251</v>
       </c>
       <c r="C583" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="D583">
         <v>0</v>
       </c>
       <c r="E583"/>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B584" t="s">
         <v>251</v>
       </c>
       <c r="C584" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="D584">
         <v>0</v>
       </c>
       <c r="E584"/>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B585" t="s">
         <v>251</v>
       </c>
       <c r="C585" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D585">
         <v>0</v>
       </c>
       <c r="E585"/>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="B586" t="s">
         <v>251</v>
       </c>
       <c r="C586" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="D586">
         <v>0</v>
       </c>
       <c r="E586"/>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
         <v>1179</v>
       </c>
       <c r="B587" t="s">
         <v>251</v>
       </c>
       <c r="C587" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="D587">
         <v>0</v>
       </c>
       <c r="E587"/>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B588" t="s">
         <v>251</v>
       </c>
       <c r="C588" t="s">
         <v>1181</v>
       </c>
       <c r="D588">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="E588"/>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
         <v>1182</v>
       </c>
       <c r="B589" t="s">
         <v>251</v>
       </c>
       <c r="C589" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D589">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="E589"/>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B590" t="s">
         <v>251</v>
       </c>
       <c r="C590" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="D590">
         <v>0</v>
       </c>
       <c r="E590"/>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B591" t="s">
         <v>251</v>
       </c>
       <c r="C591" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="D591">
         <v>0</v>
       </c>
       <c r="E591"/>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="B592" t="s">
         <v>251</v>
       </c>
       <c r="C592" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D592">
         <v>0</v>
       </c>
       <c r="E592"/>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="B593" t="s">
         <v>251</v>
       </c>
       <c r="C593" t="s">
         <v>1187</v>
       </c>
       <c r="D593">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="E593"/>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" t="s">
         <v>1188</v>
       </c>
       <c r="B594" t="s">
         <v>251</v>
       </c>
       <c r="C594" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="D594">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="E594"/>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="B595" t="s">
         <v>251</v>
       </c>
       <c r="C595" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D595">
         <v>0</v>
       </c>
       <c r="E595"/>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="B596" t="s">
         <v>251</v>
       </c>
       <c r="C596" t="s">
         <v>1191</v>
       </c>
       <c r="D596">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="E596"/>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" t="s">
         <v>1192</v>
       </c>
       <c r="B597" t="s">
         <v>251</v>
       </c>
       <c r="C597" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="D597">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="E597"/>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B598" t="s">
         <v>251</v>
       </c>
       <c r="C598" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D598">
         <v>0</v>
       </c>
       <c r="E598"/>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="B599" t="s">
         <v>251</v>
       </c>
       <c r="C599" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="D599">
         <v>0</v>
       </c>
       <c r="E599"/>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="B600" t="s">
         <v>251</v>
       </c>
       <c r="C600" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D600">
         <v>0</v>
       </c>
       <c r="E600"/>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="B601" t="s">
         <v>251</v>
       </c>
       <c r="C601" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D601">
         <v>0</v>
       </c>
       <c r="E601"/>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="B602" t="s">
         <v>251</v>
       </c>
       <c r="C602" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="D602">
         <v>0</v>
       </c>
       <c r="E602"/>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="B603" t="s">
         <v>251</v>
       </c>
       <c r="C603" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="D603">
         <v>0</v>
       </c>
       <c r="E603"/>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B604" t="s">
         <v>251</v>
       </c>
       <c r="C604" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="D604">
         <v>0</v>
       </c>
       <c r="E604"/>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="B605" t="s">
         <v>251</v>
       </c>
       <c r="C605" t="s">
         <v>1201</v>
       </c>
       <c r="D605">
         <v>0</v>
       </c>
       <c r="E605"/>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" t="s">
         <v>1202</v>
       </c>
       <c r="B606" t="s">
         <v>251</v>
       </c>
       <c r="C606" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D606">
         <v>0</v>
       </c>
       <c r="E606"/>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B607" t="s">
         <v>251</v>
       </c>
       <c r="C607" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D607">
         <v>0</v>
       </c>
       <c r="E607"/>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="B608" t="s">
         <v>251</v>
       </c>
       <c r="C608" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D608">
         <v>0</v>
       </c>
       <c r="E608"/>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B609" t="s">
         <v>251</v>
       </c>
       <c r="C609" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="D609">
         <v>0</v>
       </c>
       <c r="E609"/>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B610" t="s">
         <v>251</v>
       </c>
       <c r="C610" t="s">
         <v>1207</v>
       </c>
       <c r="D610">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="E610"/>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" t="s">
         <v>1208</v>
       </c>
       <c r="B611" t="s">
         <v>251</v>
       </c>
       <c r="C611" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="D611">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="E611"/>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B612" t="s">
         <v>251</v>
       </c>
       <c r="C612" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="D612">
         <v>0</v>
       </c>
       <c r="E612"/>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="B613" t="s">
         <v>251</v>
       </c>
       <c r="C613" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="D613">
         <v>0</v>
       </c>
       <c r="E613"/>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B614" t="s">
         <v>251</v>
       </c>
       <c r="C614" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="D614">
         <v>0</v>
       </c>
       <c r="E614"/>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" t="s">
-        <v>1173</v>
+        <v>1213</v>
       </c>
       <c r="B615" t="s">
         <v>251</v>
       </c>
       <c r="C615" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="D615">
         <v>0</v>
       </c>
       <c r="E615"/>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" t="s">
-        <v>1213</v>
+        <v>1175</v>
       </c>
       <c r="B616" t="s">
         <v>251</v>
       </c>
       <c r="C616" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="D616">
         <v>0</v>
       </c>
       <c r="E616"/>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="B617" t="s">
         <v>251</v>
       </c>
       <c r="C617" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="D617">
         <v>0</v>
       </c>
       <c r="E617"/>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B618" t="s">
         <v>251</v>
       </c>
       <c r="C618" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="D618">
         <v>0</v>
       </c>
       <c r="E618"/>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="B619" t="s">
         <v>251</v>
       </c>
       <c r="C619" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D619">
         <v>0</v>
       </c>
       <c r="E619"/>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="B620" t="s">
         <v>251</v>
       </c>
       <c r="C620" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="D620">
         <v>0</v>
       </c>
       <c r="E620"/>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="B621" t="s">
         <v>251</v>
       </c>
       <c r="C621" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="D621">
         <v>0</v>
       </c>
       <c r="E621"/>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="B622" t="s">
         <v>251</v>
       </c>
       <c r="C622" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="D622">
         <v>0</v>
       </c>
       <c r="E622"/>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="B623" t="s">
         <v>251</v>
       </c>
       <c r="C623" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="D623">
         <v>0</v>
       </c>
       <c r="E623"/>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="B624" t="s">
         <v>251</v>
       </c>
       <c r="C624" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="D624">
         <v>0</v>
       </c>
       <c r="E624"/>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B625" t="s">
         <v>251</v>
       </c>
       <c r="C625" t="s">
         <v>1223</v>
       </c>
       <c r="D625">
         <v>0</v>
       </c>
       <c r="E625"/>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" t="s">
         <v>1224</v>
       </c>
       <c r="B626" t="s">
         <v>251</v>
       </c>
       <c r="C626" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="D626">
         <v>0</v>
       </c>
       <c r="E626"/>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="B627" t="s">
         <v>251</v>
       </c>
       <c r="C627" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="D627">
         <v>0</v>
       </c>
       <c r="E627"/>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B628" t="s">
         <v>251</v>
       </c>
       <c r="C628" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="D628">
         <v>0</v>
       </c>
       <c r="E628"/>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B629" t="s">
         <v>251</v>
       </c>
       <c r="C629" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="D629">
         <v>0</v>
       </c>
       <c r="E629"/>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B630" t="s">
         <v>251</v>
       </c>
       <c r="C630" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="D630">
         <v>0</v>
       </c>
       <c r="E630"/>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B631" t="s">
         <v>251</v>
       </c>
       <c r="C631" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="D631">
         <v>0</v>
       </c>
       <c r="E631"/>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B632" t="s">
         <v>251</v>
       </c>
       <c r="C632" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="D632">
         <v>0</v>
       </c>
       <c r="E632"/>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="B633" t="s">
         <v>251</v>
       </c>
       <c r="C633" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="D633">
         <v>0</v>
       </c>
       <c r="E633"/>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B634" t="s">
         <v>251</v>
       </c>
       <c r="C634" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="D634">
         <v>0</v>
       </c>
       <c r="E634"/>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B635" t="s">
         <v>251</v>
       </c>
       <c r="C635" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="D635">
         <v>0</v>
       </c>
       <c r="E635"/>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B636" t="s">
         <v>251</v>
       </c>
       <c r="C636" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="D636">
         <v>0</v>
       </c>
       <c r="E636"/>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B637" t="s">
         <v>251</v>
       </c>
       <c r="C637" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D637">
         <v>0</v>
       </c>
       <c r="E637"/>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B638" t="s">
         <v>251</v>
       </c>
       <c r="C638" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
       <c r="E638"/>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="B639" t="s">
         <v>251</v>
       </c>
       <c r="C639" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="D639">
         <v>0</v>
       </c>
       <c r="E639"/>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B640" t="s">
         <v>251</v>
       </c>
       <c r="C640" t="s">
         <v>1239</v>
       </c>
       <c r="D640">
-        <v>360</v>
+        <v>0</v>
       </c>
       <c r="E640"/>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" t="s">
         <v>1240</v>
       </c>
       <c r="B641" t="s">
         <v>251</v>
       </c>
       <c r="C641" t="s">
         <v>1241</v>
       </c>
       <c r="D641">
         <v>360</v>
       </c>
       <c r="E641"/>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" t="s">
         <v>1242</v>
       </c>
       <c r="B642" t="s">
         <v>251</v>
       </c>
       <c r="C642" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="D642">
-        <v>0</v>
+        <v>360</v>
       </c>
       <c r="E642"/>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B643" t="s">
         <v>251</v>
       </c>
       <c r="C643" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D643">
         <v>0</v>
       </c>
       <c r="E643"/>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B644" t="s">
         <v>251</v>
       </c>
       <c r="C644" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D644">
         <v>0</v>
       </c>
       <c r="E644"/>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="B645" t="s">
         <v>251</v>
       </c>
       <c r="C645" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="D645">
         <v>0</v>
       </c>
       <c r="E645"/>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="B646" t="s">
         <v>251</v>
       </c>
       <c r="C646" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="D646">
         <v>0</v>
       </c>
       <c r="E646"/>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B647" t="s">
         <v>251</v>
       </c>
       <c r="C647" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="D647">
         <v>0</v>
       </c>
       <c r="E647"/>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B648" t="s">
         <v>251</v>
       </c>
       <c r="C648" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
       <c r="E648"/>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="B649" t="s">
         <v>251</v>
       </c>
       <c r="C649" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D649">
         <v>0</v>
       </c>
       <c r="E649"/>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B650" t="s">
         <v>251</v>
       </c>
       <c r="C650" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="D650">
         <v>0</v>
       </c>
       <c r="E650"/>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B651" t="s">
         <v>251</v>
       </c>
       <c r="C651" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="D651">
         <v>0</v>
       </c>
       <c r="E651"/>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="B652" t="s">
         <v>251</v>
       </c>
       <c r="C652" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="D652">
         <v>0</v>
       </c>
       <c r="E652"/>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="B653" t="s">
         <v>251</v>
       </c>
       <c r="C653" t="s">
         <v>1254</v>
       </c>
       <c r="D653">
-        <v>800</v>
+        <v>0</v>
       </c>
       <c r="E653"/>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" t="s">
         <v>1255</v>
       </c>
       <c r="B654" t="s">
         <v>251</v>
       </c>
       <c r="C654" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="D654">
-        <v>0</v>
+        <v>800</v>
       </c>
       <c r="E654"/>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="B655" t="s">
         <v>251</v>
       </c>
       <c r="C655" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="D655">
         <v>0</v>
       </c>
       <c r="E655"/>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B656" t="s">
         <v>251</v>
       </c>
       <c r="C656" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="D656">
         <v>0</v>
       </c>
       <c r="E656"/>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="B657" t="s">
         <v>251</v>
       </c>
       <c r="C657" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="D657">
         <v>0</v>
       </c>
       <c r="E657"/>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="B658" t="s">
         <v>251</v>
       </c>
       <c r="C658" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="D658">
         <v>0</v>
       </c>
       <c r="E658"/>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B659" t="s">
         <v>251</v>
       </c>
       <c r="C659" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="D659">
         <v>0</v>
       </c>
       <c r="E659"/>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B660" t="s">
         <v>251</v>
       </c>
       <c r="C660" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="D660">
         <v>0</v>
       </c>
       <c r="E660"/>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="B661" t="s">
         <v>251</v>
       </c>
       <c r="C661" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D661">
         <v>0</v>
       </c>
       <c r="E661"/>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B662" t="s">
         <v>251</v>
       </c>
       <c r="C662" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="D662">
         <v>0</v>
       </c>
       <c r="E662"/>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="B663" t="s">
         <v>251</v>
       </c>
       <c r="C663" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="D663">
         <v>0</v>
       </c>
       <c r="E663"/>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="B664" t="s">
         <v>251</v>
       </c>
       <c r="C664" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D664">
         <v>0</v>
       </c>
       <c r="E664"/>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="B665" t="s">
         <v>251</v>
       </c>
       <c r="C665" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="D665">
         <v>0</v>
       </c>
       <c r="E665"/>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="B666" t="s">
         <v>251</v>
       </c>
       <c r="C666" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="D666">
         <v>0</v>
       </c>
       <c r="E666"/>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B667" t="s">
         <v>251</v>
       </c>
       <c r="C667" t="s">
         <v>1269</v>
       </c>
       <c r="D667">
-        <v>2050</v>
+        <v>0</v>
       </c>
       <c r="E667"/>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" t="s">
         <v>1270</v>
       </c>
       <c r="B668" t="s">
         <v>251</v>
       </c>
       <c r="C668" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="D668">
-        <v>1790</v>
+        <v>2050</v>
       </c>
       <c r="E668"/>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B669" t="s">
+        <v>251</v>
+      </c>
+      <c r="C669" t="s">
         <v>1271</v>
       </c>
-      <c r="B669"/>
-[...2 lines deleted...]
-      </c>
       <c r="D669">
-        <v>128</v>
+        <v>1790</v>
       </c>
       <c r="E669"/>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" t="s">
         <v>1273</v>
       </c>
       <c r="B670"/>
       <c r="C670" t="s">
         <v>1274</v>
       </c>
       <c r="D670">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="E670"/>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" t="s">
         <v>1275</v>
       </c>
       <c r="B671"/>
       <c r="C671" t="s">
         <v>1276</v>
       </c>
       <c r="D671">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="E671"/>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" t="s">
         <v>1277</v>
       </c>
       <c r="B672"/>
       <c r="C672" t="s">
         <v>1278</v>
       </c>
       <c r="D672">
-        <v>65</v>
+        <v>195</v>
       </c>
       <c r="E672"/>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" t="s">
         <v>1279</v>
       </c>
       <c r="B673"/>
       <c r="C673" t="s">
         <v>1280</v>
       </c>
       <c r="D673">
-        <v>240</v>
+        <v>65</v>
       </c>
       <c r="E673"/>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" t="s">
         <v>1281</v>
       </c>
       <c r="B674"/>
       <c r="C674" t="s">
         <v>1282</v>
       </c>
       <c r="D674">
-        <v>90</v>
+        <v>240</v>
       </c>
       <c r="E674"/>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" t="s">
         <v>1283</v>
       </c>
       <c r="B675"/>
       <c r="C675" t="s">
         <v>1284</v>
       </c>
       <c r="D675">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="E675"/>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" t="s">
         <v>1285</v>
       </c>
       <c r="B676"/>
       <c r="C676" t="s">
         <v>1286</v>
       </c>
       <c r="D676">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E676"/>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" t="s">
         <v>1287</v>
       </c>
       <c r="B677"/>
       <c r="C677" t="s">
         <v>1288</v>
       </c>
       <c r="D677">
         <v>92</v>
       </c>
       <c r="E677"/>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" t="s">
         <v>1289</v>
       </c>
       <c r="B678"/>
       <c r="C678" t="s">
         <v>1290</v>
       </c>
       <c r="D678">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="E678"/>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" t="s">
         <v>1291</v>
       </c>
       <c r="B679"/>
       <c r="C679" t="s">
         <v>1292</v>
       </c>
       <c r="D679">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="E679"/>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" t="s">
         <v>1293</v>
       </c>
       <c r="B680"/>
       <c r="C680" t="s">
         <v>1294</v>
       </c>
       <c r="D680">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="E680"/>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" t="s">
         <v>1295</v>
       </c>
       <c r="B681"/>
       <c r="C681" t="s">
         <v>1296</v>
       </c>
       <c r="D681">
-        <v>195</v>
+        <v>160</v>
       </c>
       <c r="E681"/>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" t="s">
         <v>1297</v>
       </c>
       <c r="B682"/>
       <c r="C682" t="s">
         <v>1298</v>
       </c>
       <c r="D682">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="E682"/>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" t="s">
         <v>1299</v>
       </c>
       <c r="B683"/>
       <c r="C683" t="s">
         <v>1300</v>
       </c>
       <c r="D683">
-        <v>450</v>
+        <v>210</v>
       </c>
       <c r="E683"/>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" t="s">
         <v>1301</v>
       </c>
       <c r="B684"/>
       <c r="C684" t="s">
         <v>1302</v>
       </c>
       <c r="D684">
-        <v>360</v>
+        <v>450</v>
       </c>
       <c r="E684"/>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" t="s">
         <v>1303</v>
       </c>
       <c r="B685"/>
       <c r="C685" t="s">
         <v>1304</v>
       </c>
       <c r="D685">
-        <v>540</v>
+        <v>360</v>
       </c>
       <c r="E685"/>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" t="s">
         <v>1305</v>
       </c>
       <c r="B686"/>
       <c r="C686" t="s">
         <v>1306</v>
       </c>
       <c r="D686">
-        <v>700</v>
+        <v>540</v>
       </c>
       <c r="E686"/>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" t="s">
         <v>1307</v>
       </c>
-      <c r="B687" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B687"/>
       <c r="C687" t="s">
         <v>1308</v>
       </c>
       <c r="D687">
-        <v>90</v>
+        <v>700</v>
       </c>
       <c r="E687"/>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" t="s">
         <v>1309</v>
       </c>
       <c r="B688" t="s">
-        <v>80</v>
+        <v>251</v>
       </c>
       <c r="C688" t="s">
         <v>1310</v>
       </c>
       <c r="D688">
-        <v>840</v>
+        <v>90</v>
       </c>
       <c r="E688"/>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" t="s">
         <v>1311</v>
       </c>
-      <c r="B689"/>
+      <c r="B689" t="s">
+        <v>80</v>
+      </c>
       <c r="C689" t="s">
         <v>1312</v>
       </c>
       <c r="D689">
-        <v>72</v>
+        <v>840</v>
       </c>
       <c r="E689"/>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" t="s">
         <v>1313</v>
       </c>
       <c r="B690"/>
       <c r="C690" t="s">
         <v>1314</v>
       </c>
       <c r="D690">
         <v>72</v>
       </c>
       <c r="E690"/>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" t="s">
         <v>1315</v>
       </c>
       <c r="B691"/>
       <c r="C691" t="s">
         <v>1316</v>
       </c>
       <c r="D691">
         <v>72</v>
       </c>
       <c r="E691"/>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" t="s">
         <v>1317</v>
       </c>
       <c r="B692"/>
       <c r="C692" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="D692">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="E692"/>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B693"/>
+      <c r="C693" t="s">
         <v>1318</v>
       </c>
-      <c r="B693" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D693">
-        <v>36400</v>
+        <v>90</v>
       </c>
       <c r="E693"/>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" t="s">
         <v>1320</v>
       </c>
       <c r="B694" t="s">
         <v>80</v>
       </c>
       <c r="C694" t="s">
         <v>1321</v>
       </c>
       <c r="D694">
-        <v>21950</v>
+        <v>36400</v>
       </c>
       <c r="E694"/>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" t="s">
         <v>1322</v>
       </c>
       <c r="B695" t="s">
         <v>80</v>
       </c>
       <c r="C695" t="s">
         <v>1323</v>
       </c>
       <c r="D695">
-        <v>11870</v>
+        <v>21950</v>
       </c>
       <c r="E695"/>
     </row>
     <row r="696" spans="1:5">
       <c r="A696" t="s">
         <v>1324</v>
       </c>
       <c r="B696" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C696" t="s">
         <v>1325</v>
       </c>
       <c r="D696">
-        <v>480</v>
+        <v>11870</v>
       </c>
       <c r="E696"/>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" t="s">
         <v>1326</v>
       </c>
       <c r="B697" t="s">
         <v>6</v>
       </c>
       <c r="C697" t="s">
         <v>1327</v>
       </c>
       <c r="D697">
         <v>480</v>
       </c>
       <c r="E697"/>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" t="s">
         <v>1328</v>
       </c>
       <c r="B698" t="s">
         <v>6</v>
       </c>
       <c r="C698" t="s">
         <v>1329</v>
       </c>
       <c r="D698">
-        <v>367</v>
+        <v>480</v>
       </c>
       <c r="E698"/>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" t="s">
         <v>1330</v>
       </c>
       <c r="B699" t="s">
+        <v>6</v>
+      </c>
+      <c r="C699" t="s">
         <v>1331</v>
       </c>
-      <c r="C699" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D699">
-        <v>460</v>
+        <v>367</v>
       </c>
       <c r="E699"/>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B700" t="s">
         <v>1333</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="C700" t="s">
         <v>1334</v>
       </c>
       <c r="D700">
-        <v>385</v>
+        <v>460</v>
       </c>
       <c r="E700"/>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" t="s">
         <v>1335</v>
       </c>
       <c r="B701" t="s">
         <v>6</v>
       </c>
       <c r="C701" t="s">
         <v>1336</v>
       </c>
       <c r="D701">
-        <v>335</v>
+        <v>385</v>
       </c>
       <c r="E701"/>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" t="s">
         <v>1337</v>
       </c>
       <c r="B702" t="s">
         <v>6</v>
       </c>
       <c r="C702" t="s">
         <v>1338</v>
       </c>
       <c r="D702">
-        <v>480</v>
+        <v>335</v>
       </c>
       <c r="E702"/>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="B703" t="s">
         <v>6</v>
       </c>
       <c r="C703" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="D703">
         <v>480</v>
       </c>
       <c r="E703"/>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="B704" t="s">
         <v>6</v>
       </c>
       <c r="C704" t="s">
         <v>1341</v>
       </c>
       <c r="D704">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="E704"/>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" t="s">
         <v>1342</v>
       </c>
       <c r="B705" t="s">
         <v>6</v>
       </c>
       <c r="C705" t="s">
         <v>1343</v>
       </c>
       <c r="D705">
-        <v>497</v>
+        <v>460</v>
       </c>
       <c r="E705"/>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" t="s">
         <v>1344</v>
       </c>
       <c r="B706" t="s">
-        <v>1331</v>
+        <v>6</v>
       </c>
       <c r="C706" t="s">
         <v>1345</v>
       </c>
       <c r="D706">
-        <v>460</v>
+        <v>497</v>
       </c>
       <c r="E706"/>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" t="s">
         <v>1346</v>
       </c>
       <c r="B707" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="C707" t="s">
         <v>1347</v>
       </c>
       <c r="D707">
-        <v>445</v>
+        <v>460</v>
       </c>
       <c r="E707"/>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" t="s">
         <v>1348</v>
       </c>
       <c r="B708" t="s">
-        <v>6</v>
+        <v>1333</v>
       </c>
       <c r="C708" t="s">
         <v>1349</v>
       </c>
       <c r="D708">
-        <v>400</v>
+        <v>445</v>
       </c>
       <c r="E708"/>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" t="s">
         <v>1350</v>
       </c>
       <c r="B709" t="s">
         <v>6</v>
       </c>
       <c r="C709" t="s">
         <v>1351</v>
       </c>
       <c r="D709">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="E709"/>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" t="s">
         <v>1352</v>
       </c>
       <c r="B710" t="s">
         <v>6</v>
       </c>
       <c r="C710" t="s">
         <v>1353</v>
       </c>
       <c r="D710">
-        <v>382</v>
+        <v>410</v>
       </c>
       <c r="E710"/>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" t="s">
         <v>1354</v>
       </c>
       <c r="B711" t="s">
         <v>6</v>
       </c>
       <c r="C711" t="s">
         <v>1355</v>
       </c>
       <c r="D711">
-        <v>325</v>
+        <v>382</v>
       </c>
       <c r="E711"/>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" t="s">
         <v>1356</v>
       </c>
       <c r="B712" t="s">
         <v>6</v>
       </c>
       <c r="C712" t="s">
         <v>1357</v>
       </c>
       <c r="D712">
-        <v>478</v>
+        <v>325</v>
       </c>
       <c r="E712"/>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" t="s">
         <v>1358</v>
       </c>
       <c r="B713" t="s">
         <v>6</v>
       </c>
       <c r="C713" t="s">
         <v>1359</v>
       </c>
       <c r="D713">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E713"/>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" t="s">
         <v>1360</v>
       </c>
       <c r="B714" t="s">
         <v>6</v>
       </c>
       <c r="C714" t="s">
         <v>1361</v>
       </c>
       <c r="D714">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E714"/>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" t="s">
         <v>1362</v>
       </c>
       <c r="B715" t="s">
         <v>6</v>
       </c>
       <c r="C715" t="s">
         <v>1363</v>
       </c>
       <c r="D715">
-        <v>701</v>
+        <v>478</v>
       </c>
       <c r="E715"/>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" t="s">
         <v>1364</v>
       </c>
       <c r="B716" t="s">
         <v>6</v>
       </c>
       <c r="C716" t="s">
         <v>1365</v>
       </c>
       <c r="D716">
         <v>701</v>
       </c>
       <c r="E716"/>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" t="s">
         <v>1366</v>
       </c>
       <c r="B717" t="s">
         <v>6</v>
       </c>
       <c r="C717" t="s">
         <v>1367</v>
       </c>
       <c r="D717">
-        <v>720</v>
+        <v>701</v>
       </c>
       <c r="E717"/>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" t="s">
         <v>1368</v>
       </c>
       <c r="B718" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C718" t="s">
         <v>1369</v>
       </c>
       <c r="D718">
-        <v>45990</v>
+        <v>720</v>
       </c>
       <c r="E718"/>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" t="s">
         <v>1370</v>
       </c>
       <c r="B719" t="s">
         <v>184</v>
       </c>
       <c r="C719" t="s">
         <v>1371</v>
       </c>
       <c r="D719">
-        <v>65590</v>
+        <v>45990</v>
       </c>
       <c r="E719"/>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" t="s">
         <v>1372</v>
       </c>
       <c r="B720" t="s">
         <v>184</v>
       </c>
       <c r="C720" t="s">
         <v>1373</v>
       </c>
       <c r="D720">
         <v>65590</v>
       </c>
       <c r="E720"/>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" t="s">
         <v>1374</v>
       </c>
       <c r="B721" t="s">
         <v>184</v>
       </c>
       <c r="C721" t="s">
         <v>1375</v>
       </c>
       <c r="D721">
-        <v>87990</v>
+        <v>65590</v>
       </c>
       <c r="E721"/>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" t="s">
         <v>1376</v>
       </c>
       <c r="B722" t="s">
         <v>184</v>
       </c>
       <c r="C722" t="s">
         <v>1377</v>
       </c>
       <c r="D722">
         <v>87990</v>
       </c>
       <c r="E722"/>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" t="s">
         <v>1378</v>
       </c>
       <c r="B723" t="s">
         <v>184</v>
       </c>
       <c r="C723" t="s">
         <v>1379</v>
       </c>
       <c r="D723">
         <v>87990</v>
       </c>
       <c r="E723"/>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" t="s">
         <v>1380</v>
       </c>
       <c r="B724" t="s">
         <v>184</v>
       </c>
       <c r="C724" t="s">
         <v>1381</v>
       </c>
       <c r="D724">
-        <v>181590</v>
+        <v>87990</v>
       </c>
       <c r="E724"/>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" t="s">
         <v>1382</v>
       </c>
       <c r="B725" t="s">
         <v>184</v>
       </c>
       <c r="C725" t="s">
         <v>1383</v>
       </c>
       <c r="D725">
-        <v>157990</v>
+        <v>181590</v>
       </c>
       <c r="E725"/>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" t="s">
         <v>1384</v>
       </c>
       <c r="B726" t="s">
         <v>184</v>
       </c>
       <c r="C726" t="s">
         <v>1385</v>
       </c>
       <c r="D726">
         <v>157990</v>
       </c>
       <c r="E726"/>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" t="s">
         <v>1386</v>
       </c>
       <c r="B727" t="s">
         <v>184</v>
       </c>
       <c r="C727" t="s">
         <v>1387</v>
       </c>
       <c r="D727">
         <v>157990</v>
       </c>
       <c r="E727"/>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" t="s">
         <v>1388</v>
       </c>
       <c r="B728" t="s">
         <v>184</v>
       </c>
       <c r="C728" t="s">
         <v>1389</v>
       </c>
       <c r="D728">
-        <v>196000</v>
+        <v>157990</v>
       </c>
       <c r="E728"/>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" t="s">
         <v>1390</v>
       </c>
       <c r="B729" t="s">
         <v>184</v>
       </c>
       <c r="C729" t="s">
         <v>1391</v>
       </c>
       <c r="D729">
-        <v>172590</v>
+        <v>196000</v>
       </c>
       <c r="E729"/>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" t="s">
         <v>1392</v>
       </c>
       <c r="B730" t="s">
         <v>184</v>
       </c>
       <c r="C730" t="s">
         <v>1393</v>
       </c>
       <c r="D730">
         <v>172590</v>
       </c>
       <c r="E730"/>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" t="s">
         <v>1394</v>
       </c>
       <c r="B731" t="s">
         <v>184</v>
       </c>
       <c r="C731" t="s">
         <v>1395</v>
       </c>
       <c r="D731">
         <v>172590</v>
       </c>
       <c r="E731"/>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" t="s">
         <v>1396</v>
       </c>
       <c r="B732" t="s">
+        <v>184</v>
+      </c>
+      <c r="C732" t="s">
         <v>1397</v>
       </c>
-      <c r="C732" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D732">
-        <v>18990</v>
+        <v>172590</v>
       </c>
       <c r="E732"/>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="B733" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="C733" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="D733">
         <v>18990</v>
       </c>
       <c r="E733"/>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B734" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1397</v>
       </c>
       <c r="C734" t="s">
         <v>1400</v>
       </c>
       <c r="D734">
         <v>18990</v>
       </c>
       <c r="E734"/>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" t="s">
         <v>1401</v>
       </c>
       <c r="B735" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="C735" t="s">
         <v>1402</v>
       </c>
       <c r="D735">
         <v>18990</v>
       </c>
       <c r="E735"/>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" t="s">
         <v>1403</v>
       </c>
       <c r="B736" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C736" t="s">
         <v>1404</v>
       </c>
-      <c r="C736" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D736">
-        <v>89990</v>
+        <v>18990</v>
       </c>
       <c r="E736"/>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B737" t="s">
         <v>1406</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404</v>
       </c>
       <c r="C737" t="s">
         <v>1407</v>
       </c>
       <c r="D737">
         <v>89990</v>
       </c>
       <c r="E737"/>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" t="s">
         <v>1408</v>
       </c>
       <c r="B738" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="C738" t="s">
         <v>1409</v>
       </c>
       <c r="D738">
-        <v>42990</v>
+        <v>89990</v>
       </c>
       <c r="E738"/>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" t="s">
         <v>1410</v>
       </c>
       <c r="B739" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="C739" t="s">
         <v>1411</v>
       </c>
       <c r="D739">
-        <v>17990</v>
+        <v>42990</v>
       </c>
       <c r="E739"/>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" t="s">
         <v>1412</v>
       </c>
       <c r="B740" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="C740" t="s">
         <v>1413</v>
       </c>
       <c r="D740">
         <v>17990</v>
       </c>
       <c r="E740"/>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" t="s">
         <v>1414</v>
       </c>
       <c r="B741" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C741" t="s">
         <v>1415</v>
       </c>
-      <c r="C741" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D741">
-        <v>59990</v>
+        <v>17990</v>
       </c>
       <c r="E741"/>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B742" t="s">
         <v>1417</v>
-      </c>
-[...1 lines deleted...]
-        <v>1415</v>
       </c>
       <c r="C742" t="s">
         <v>1418</v>
       </c>
       <c r="D742">
-        <v>14990</v>
+        <v>59990</v>
       </c>
       <c r="E742"/>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" t="s">
         <v>1419</v>
       </c>
       <c r="B743" t="s">
-        <v>6</v>
+        <v>1417</v>
       </c>
       <c r="C743" t="s">
         <v>1420</v>
       </c>
       <c r="D743">
-        <v>7320</v>
+        <v>14990</v>
       </c>
       <c r="E743"/>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" t="s">
         <v>1421</v>
       </c>
       <c r="B744" t="s">
         <v>6</v>
       </c>
       <c r="C744" t="s">
         <v>1422</v>
       </c>
       <c r="D744">
         <v>7320</v>
       </c>
       <c r="E744"/>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" t="s">
         <v>1423</v>
       </c>
       <c r="B745" t="s">
         <v>6</v>
       </c>
@@ -16427,1928 +16433,1943 @@
       <c r="D745">
         <v>7320</v>
       </c>
       <c r="E745"/>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" t="s">
         <v>1425</v>
       </c>
       <c r="B746" t="s">
         <v>6</v>
       </c>
       <c r="C746" t="s">
         <v>1426</v>
       </c>
       <c r="D746">
         <v>7320</v>
       </c>
       <c r="E746"/>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" t="s">
         <v>1427</v>
       </c>
       <c r="B747" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C747" t="s">
         <v>1428</v>
       </c>
       <c r="D747">
-        <v>62000</v>
+        <v>7320</v>
       </c>
       <c r="E747"/>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" t="s">
         <v>1429</v>
       </c>
       <c r="B748" t="s">
         <v>80</v>
       </c>
       <c r="C748" t="s">
         <v>1430</v>
       </c>
       <c r="D748">
         <v>62000</v>
       </c>
       <c r="E748"/>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" t="s">
         <v>1431</v>
       </c>
       <c r="B749" t="s">
         <v>80</v>
       </c>
       <c r="C749" t="s">
         <v>1432</v>
       </c>
       <c r="D749">
-        <v>39000</v>
+        <v>62000</v>
       </c>
       <c r="E749"/>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" t="s">
         <v>1433</v>
       </c>
       <c r="B750" t="s">
         <v>80</v>
       </c>
       <c r="C750" t="s">
         <v>1434</v>
       </c>
       <c r="D750">
-        <v>25200</v>
+        <v>39000</v>
       </c>
       <c r="E750"/>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" t="s">
         <v>1435</v>
       </c>
       <c r="B751" t="s">
         <v>80</v>
       </c>
       <c r="C751" t="s">
         <v>1436</v>
       </c>
       <c r="D751">
-        <v>28678</v>
+        <v>25200</v>
       </c>
       <c r="E751"/>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" t="s">
         <v>1437</v>
       </c>
       <c r="B752" t="s">
         <v>80</v>
       </c>
       <c r="C752" t="s">
         <v>1438</v>
       </c>
       <c r="D752">
-        <v>78400</v>
+        <v>28678</v>
       </c>
       <c r="E752"/>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" t="s">
         <v>1439</v>
       </c>
       <c r="B753" t="s">
-        <v>588</v>
+        <v>80</v>
       </c>
       <c r="C753" t="s">
         <v>1440</v>
       </c>
       <c r="D753">
-        <v>536300</v>
+        <v>78400</v>
       </c>
       <c r="E753"/>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" t="s">
         <v>1441</v>
       </c>
       <c r="B754" t="s">
-        <v>6</v>
+        <v>588</v>
       </c>
       <c r="C754" t="s">
         <v>1442</v>
       </c>
       <c r="D754">
-        <v>1242</v>
+        <v>536300</v>
       </c>
       <c r="E754"/>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" t="s">
         <v>1443</v>
       </c>
       <c r="B755" t="s">
         <v>6</v>
       </c>
       <c r="C755" t="s">
         <v>1444</v>
       </c>
       <c r="D755">
-        <v>1177</v>
+        <v>1242</v>
       </c>
       <c r="E755"/>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" t="s">
         <v>1445</v>
       </c>
       <c r="B756" t="s">
         <v>6</v>
       </c>
       <c r="C756" t="s">
         <v>1446</v>
       </c>
       <c r="D756">
-        <v>1157</v>
+        <v>1177</v>
       </c>
       <c r="E756"/>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" t="s">
         <v>1447</v>
       </c>
       <c r="B757" t="s">
         <v>6</v>
       </c>
       <c r="C757" t="s">
         <v>1448</v>
       </c>
       <c r="D757">
         <v>1157</v>
       </c>
       <c r="E757"/>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" t="s">
         <v>1449</v>
       </c>
-      <c r="B758"/>
+      <c r="B758" t="s">
+        <v>6</v>
+      </c>
       <c r="C758" t="s">
         <v>1450</v>
       </c>
       <c r="D758">
-        <v>1615</v>
+        <v>1157</v>
       </c>
       <c r="E758"/>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" t="s">
         <v>1451</v>
       </c>
-      <c r="B759" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B759"/>
       <c r="C759" t="s">
         <v>1452</v>
       </c>
       <c r="D759">
-        <v>1653</v>
+        <v>1615</v>
       </c>
       <c r="E759"/>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" t="s">
         <v>1453</v>
       </c>
       <c r="B760" t="s">
         <v>6</v>
       </c>
       <c r="C760" t="s">
         <v>1454</v>
       </c>
       <c r="D760">
-        <v>1500</v>
+        <v>1653</v>
       </c>
       <c r="E760"/>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" t="s">
         <v>1455</v>
       </c>
       <c r="B761" t="s">
         <v>6</v>
       </c>
       <c r="C761" t="s">
         <v>1456</v>
       </c>
       <c r="D761">
-        <v>1480</v>
+        <v>1500</v>
       </c>
       <c r="E761"/>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" t="s">
         <v>1457</v>
       </c>
       <c r="B762" t="s">
         <v>6</v>
       </c>
       <c r="C762" t="s">
         <v>1458</v>
       </c>
       <c r="D762">
-        <v>1447</v>
+        <v>1480</v>
       </c>
       <c r="E762"/>
     </row>
     <row r="763" spans="1:5">
       <c r="A763" t="s">
         <v>1459</v>
       </c>
       <c r="B763" t="s">
         <v>6</v>
       </c>
       <c r="C763" t="s">
         <v>1460</v>
       </c>
       <c r="D763">
-        <v>1437</v>
+        <v>1447</v>
       </c>
       <c r="E763"/>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" t="s">
         <v>1461</v>
       </c>
       <c r="B764" t="s">
         <v>6</v>
       </c>
       <c r="C764" t="s">
         <v>1462</v>
       </c>
       <c r="D764">
-        <v>1458</v>
+        <v>1437</v>
       </c>
       <c r="E764"/>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" t="s">
         <v>1463</v>
       </c>
       <c r="B765" t="s">
         <v>6</v>
       </c>
       <c r="C765" t="s">
         <v>1464</v>
       </c>
       <c r="D765">
-        <v>1425</v>
+        <v>1458</v>
       </c>
       <c r="E765"/>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" t="s">
         <v>1465</v>
       </c>
       <c r="B766" t="s">
         <v>6</v>
       </c>
       <c r="C766" t="s">
         <v>1466</v>
       </c>
       <c r="D766">
-        <v>1285</v>
+        <v>1425</v>
       </c>
       <c r="E766"/>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" t="s">
         <v>1467</v>
       </c>
       <c r="B767" t="s">
         <v>6</v>
       </c>
       <c r="C767" t="s">
         <v>1468</v>
       </c>
       <c r="D767">
-        <v>1231</v>
+        <v>1285</v>
       </c>
       <c r="E767"/>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" t="s">
         <v>1469</v>
       </c>
       <c r="B768" t="s">
         <v>6</v>
       </c>
       <c r="C768" t="s">
         <v>1470</v>
       </c>
       <c r="D768">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="E768"/>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" t="s">
         <v>1471</v>
       </c>
-      <c r="B769"/>
+      <c r="B769" t="s">
+        <v>6</v>
+      </c>
       <c r="C769" t="s">
         <v>1472</v>
       </c>
       <c r="D769">
-        <v>1325</v>
+        <v>1220</v>
       </c>
       <c r="E769"/>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" t="s">
         <v>1473</v>
       </c>
-      <c r="B770" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B770"/>
       <c r="C770" t="s">
         <v>1474</v>
       </c>
       <c r="D770">
-        <v>1195</v>
+        <v>1325</v>
       </c>
       <c r="E770"/>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" t="s">
         <v>1475</v>
       </c>
       <c r="B771" t="s">
         <v>6</v>
       </c>
       <c r="C771" t="s">
         <v>1476</v>
       </c>
       <c r="D771">
-        <v>1895</v>
+        <v>1195</v>
       </c>
       <c r="E771"/>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" t="s">
         <v>1477</v>
       </c>
       <c r="B772" t="s">
         <v>6</v>
       </c>
       <c r="C772" t="s">
         <v>1478</v>
       </c>
       <c r="D772">
-        <v>1777</v>
+        <v>1895</v>
       </c>
       <c r="E772"/>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" t="s">
         <v>1479</v>
       </c>
       <c r="B773" t="s">
         <v>6</v>
       </c>
       <c r="C773" t="s">
         <v>1480</v>
       </c>
       <c r="D773">
-        <v>1630</v>
+        <v>1777</v>
       </c>
       <c r="E773"/>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" t="s">
         <v>1481</v>
       </c>
       <c r="B774" t="s">
         <v>6</v>
       </c>
       <c r="C774" t="s">
         <v>1482</v>
       </c>
       <c r="D774">
-        <v>1500</v>
+        <v>1630</v>
       </c>
       <c r="E774"/>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" t="s">
         <v>1483</v>
       </c>
       <c r="B775" t="s">
         <v>6</v>
       </c>
       <c r="C775" t="s">
         <v>1484</v>
       </c>
       <c r="D775">
-        <v>1517</v>
+        <v>1500</v>
       </c>
       <c r="E775"/>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" t="s">
         <v>1485</v>
       </c>
       <c r="B776" t="s">
         <v>6</v>
       </c>
       <c r="C776" t="s">
         <v>1486</v>
       </c>
       <c r="D776">
-        <v>1911</v>
+        <v>1517</v>
       </c>
       <c r="E776"/>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" t="s">
         <v>1487</v>
       </c>
       <c r="B777" t="s">
         <v>6</v>
       </c>
       <c r="C777" t="s">
         <v>1488</v>
       </c>
       <c r="D777">
-        <v>1855</v>
+        <v>1911</v>
       </c>
       <c r="E777"/>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" t="s">
         <v>1489</v>
       </c>
       <c r="B778" t="s">
         <v>6</v>
       </c>
       <c r="C778" t="s">
         <v>1490</v>
       </c>
       <c r="D778">
-        <v>1843</v>
+        <v>1855</v>
       </c>
       <c r="E778"/>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" t="s">
         <v>1491</v>
       </c>
       <c r="B779" t="s">
         <v>6</v>
       </c>
       <c r="C779" t="s">
         <v>1492</v>
       </c>
       <c r="D779">
-        <v>1797</v>
+        <v>1843</v>
       </c>
       <c r="E779"/>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" t="s">
         <v>1493</v>
       </c>
       <c r="B780" t="s">
         <v>6</v>
       </c>
       <c r="C780" t="s">
         <v>1494</v>
       </c>
       <c r="D780">
-        <v>1600</v>
+        <v>1797</v>
       </c>
       <c r="E780"/>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" t="s">
         <v>1495</v>
       </c>
       <c r="B781" t="s">
         <v>6</v>
       </c>
       <c r="C781" t="s">
         <v>1496</v>
       </c>
       <c r="D781">
-        <v>1440</v>
+        <v>1600</v>
       </c>
       <c r="E781"/>
     </row>
     <row r="782" spans="1:5">
       <c r="A782" t="s">
         <v>1497</v>
       </c>
       <c r="B782" t="s">
         <v>6</v>
       </c>
       <c r="C782" t="s">
         <v>1498</v>
       </c>
       <c r="D782">
-        <v>1357</v>
+        <v>1440</v>
       </c>
       <c r="E782"/>
     </row>
     <row r="783" spans="1:5">
       <c r="A783" t="s">
         <v>1499</v>
       </c>
       <c r="B783" t="s">
         <v>6</v>
       </c>
       <c r="C783" t="s">
         <v>1500</v>
       </c>
       <c r="D783">
-        <v>5640</v>
+        <v>1357</v>
       </c>
       <c r="E783"/>
     </row>
     <row r="784" spans="1:5">
       <c r="A784" t="s">
         <v>1501</v>
       </c>
       <c r="B784" t="s">
         <v>6</v>
       </c>
       <c r="C784" t="s">
         <v>1502</v>
       </c>
       <c r="D784">
         <v>5640</v>
       </c>
       <c r="E784"/>
     </row>
     <row r="785" spans="1:5">
       <c r="A785" t="s">
         <v>1503</v>
       </c>
       <c r="B785" t="s">
         <v>6</v>
       </c>
       <c r="C785" t="s">
         <v>1504</v>
       </c>
       <c r="D785">
         <v>5640</v>
       </c>
       <c r="E785"/>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" t="s">
         <v>1505</v>
       </c>
       <c r="B786" t="s">
         <v>6</v>
       </c>
       <c r="C786" t="s">
         <v>1506</v>
       </c>
       <c r="D786">
-        <v>510</v>
+        <v>5640</v>
       </c>
       <c r="E786"/>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" t="s">
         <v>1507</v>
       </c>
       <c r="B787" t="s">
         <v>6</v>
       </c>
       <c r="C787" t="s">
         <v>1508</v>
       </c>
       <c r="D787">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="E787"/>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" t="s">
         <v>1509</v>
       </c>
       <c r="B788" t="s">
-        <v>1331</v>
+        <v>6</v>
       </c>
       <c r="C788" t="s">
         <v>1510</v>
       </c>
       <c r="D788">
-        <v>627</v>
+        <v>498</v>
       </c>
       <c r="E788"/>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" t="s">
         <v>1511</v>
       </c>
       <c r="B789" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="C789" t="s">
         <v>1512</v>
       </c>
       <c r="D789">
-        <v>600</v>
+        <v>627</v>
       </c>
       <c r="E789"/>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" t="s">
         <v>1513</v>
       </c>
       <c r="B790" t="s">
-        <v>6</v>
+        <v>1333</v>
       </c>
       <c r="C790" t="s">
         <v>1514</v>
       </c>
       <c r="D790">
-        <v>670</v>
+        <v>600</v>
       </c>
       <c r="E790"/>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" t="s">
         <v>1515</v>
       </c>
       <c r="B791" t="s">
         <v>6</v>
       </c>
       <c r="C791" t="s">
         <v>1516</v>
       </c>
       <c r="D791">
-        <v>660</v>
+        <v>670</v>
       </c>
       <c r="E791"/>
     </row>
     <row r="792" spans="1:5">
       <c r="A792" t="s">
         <v>1517</v>
       </c>
       <c r="B792" t="s">
         <v>6</v>
       </c>
       <c r="C792" t="s">
         <v>1518</v>
       </c>
       <c r="D792">
-        <v>640</v>
+        <v>660</v>
       </c>
       <c r="E792"/>
     </row>
     <row r="793" spans="1:5">
       <c r="A793" t="s">
         <v>1519</v>
       </c>
       <c r="B793" t="s">
         <v>6</v>
       </c>
       <c r="C793" t="s">
         <v>1520</v>
       </c>
       <c r="D793">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="E793"/>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" t="s">
         <v>1521</v>
       </c>
       <c r="B794" t="s">
         <v>6</v>
       </c>
       <c r="C794" t="s">
         <v>1522</v>
       </c>
       <c r="D794">
-        <v>700</v>
+        <v>630</v>
       </c>
       <c r="E794"/>
     </row>
     <row r="795" spans="1:5">
       <c r="A795" t="s">
         <v>1523</v>
       </c>
       <c r="B795" t="s">
         <v>6</v>
       </c>
       <c r="C795" t="s">
         <v>1524</v>
       </c>
       <c r="D795">
-        <v>680</v>
+        <v>700</v>
       </c>
       <c r="E795"/>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" t="s">
         <v>1525</v>
       </c>
       <c r="B796" t="s">
         <v>6</v>
       </c>
       <c r="C796" t="s">
         <v>1526</v>
       </c>
       <c r="D796">
-        <v>660</v>
+        <v>680</v>
       </c>
       <c r="E796"/>
     </row>
     <row r="797" spans="1:5">
       <c r="A797" t="s">
         <v>1527</v>
       </c>
       <c r="B797" t="s">
         <v>6</v>
       </c>
       <c r="C797" t="s">
         <v>1528</v>
       </c>
       <c r="D797">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="E797"/>
     </row>
     <row r="798" spans="1:5">
       <c r="A798" t="s">
         <v>1529</v>
       </c>
       <c r="B798" t="s">
-        <v>588</v>
+        <v>6</v>
       </c>
       <c r="C798" t="s">
         <v>1530</v>
       </c>
       <c r="D798">
-        <v>1912837</v>
+        <v>650</v>
       </c>
       <c r="E798"/>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" t="s">
         <v>1531</v>
       </c>
       <c r="B799" t="s">
-        <v>6</v>
+        <v>588</v>
       </c>
       <c r="C799" t="s">
         <v>1532</v>
       </c>
       <c r="D799">
-        <v>1167</v>
+        <v>1912837</v>
       </c>
       <c r="E799"/>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" t="s">
         <v>1533</v>
       </c>
       <c r="B800" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C800" t="s">
         <v>1534</v>
       </c>
       <c r="D800">
-        <v>28500</v>
+        <v>1167</v>
       </c>
       <c r="E800"/>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" t="s">
         <v>1535</v>
       </c>
       <c r="B801" t="s">
         <v>80</v>
       </c>
       <c r="C801" t="s">
         <v>1536</v>
       </c>
       <c r="D801">
-        <v>19000</v>
+        <v>28500</v>
       </c>
       <c r="E801"/>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" t="s">
         <v>1537</v>
       </c>
       <c r="B802" t="s">
         <v>80</v>
       </c>
       <c r="C802" t="s">
         <v>1538</v>
       </c>
       <c r="D802">
-        <v>33600</v>
+        <v>19000</v>
       </c>
       <c r="E802"/>
     </row>
     <row r="803" spans="1:5">
       <c r="A803" t="s">
         <v>1539</v>
       </c>
       <c r="B803" t="s">
         <v>80</v>
       </c>
       <c r="C803" t="s">
         <v>1540</v>
       </c>
       <c r="D803">
-        <v>8500</v>
+        <v>33600</v>
       </c>
       <c r="E803"/>
     </row>
     <row r="804" spans="1:5">
       <c r="A804" t="s">
         <v>1541</v>
       </c>
       <c r="B804" t="s">
         <v>80</v>
       </c>
       <c r="C804" t="s">
         <v>1542</v>
       </c>
       <c r="D804">
-        <v>37000</v>
+        <v>8500</v>
       </c>
       <c r="E804"/>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" t="s">
         <v>1543</v>
       </c>
       <c r="B805" t="s">
         <v>80</v>
       </c>
       <c r="C805" t="s">
         <v>1544</v>
       </c>
       <c r="D805">
-        <v>11000</v>
+        <v>37000</v>
       </c>
       <c r="E805"/>
     </row>
     <row r="806" spans="1:5">
       <c r="A806" t="s">
         <v>1545</v>
       </c>
       <c r="B806" t="s">
         <v>80</v>
       </c>
       <c r="C806" t="s">
         <v>1546</v>
       </c>
       <c r="D806">
-        <v>22200</v>
+        <v>11000</v>
       </c>
       <c r="E806"/>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" t="s">
         <v>1547</v>
       </c>
       <c r="B807" t="s">
         <v>80</v>
       </c>
       <c r="C807" t="s">
         <v>1548</v>
       </c>
       <c r="D807">
-        <v>18500</v>
+        <v>22200</v>
       </c>
       <c r="E807"/>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" t="s">
         <v>1549</v>
       </c>
       <c r="B808" t="s">
         <v>80</v>
       </c>
       <c r="C808" t="s">
         <v>1550</v>
       </c>
       <c r="D808">
-        <v>7590</v>
+        <v>18500</v>
       </c>
       <c r="E808"/>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" t="s">
         <v>1551</v>
       </c>
       <c r="B809" t="s">
         <v>80</v>
       </c>
       <c r="C809" t="s">
         <v>1552</v>
       </c>
       <c r="D809">
-        <v>11000</v>
+        <v>7590</v>
       </c>
       <c r="E809"/>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" t="s">
         <v>1553</v>
       </c>
       <c r="B810" t="s">
         <v>80</v>
       </c>
       <c r="C810" t="s">
         <v>1554</v>
       </c>
       <c r="D810">
-        <v>11772</v>
+        <v>11000</v>
       </c>
       <c r="E810"/>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" t="s">
         <v>1555</v>
       </c>
       <c r="B811" t="s">
         <v>80</v>
       </c>
       <c r="C811" t="s">
         <v>1556</v>
       </c>
       <c r="D811">
-        <v>12000</v>
+        <v>11772</v>
       </c>
       <c r="E811"/>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" t="s">
         <v>1557</v>
       </c>
       <c r="B812" t="s">
         <v>80</v>
       </c>
       <c r="C812" t="s">
         <v>1558</v>
       </c>
       <c r="D812">
-        <v>10700</v>
+        <v>12000</v>
       </c>
       <c r="E812"/>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" t="s">
         <v>1559</v>
       </c>
       <c r="B813" t="s">
         <v>80</v>
       </c>
       <c r="C813" t="s">
         <v>1560</v>
       </c>
       <c r="D813">
-        <v>16900</v>
+        <v>10700</v>
       </c>
       <c r="E813"/>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" t="s">
         <v>1561</v>
       </c>
       <c r="B814" t="s">
         <v>80</v>
       </c>
       <c r="C814" t="s">
         <v>1562</v>
       </c>
       <c r="D814">
-        <v>15240</v>
+        <v>16900</v>
       </c>
       <c r="E814"/>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" t="s">
         <v>1563</v>
       </c>
       <c r="B815" t="s">
         <v>80</v>
       </c>
       <c r="C815" t="s">
         <v>1564</v>
       </c>
       <c r="D815">
-        <v>18500</v>
+        <v>15240</v>
       </c>
       <c r="E815"/>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" t="s">
         <v>1565</v>
       </c>
       <c r="B816" t="s">
         <v>80</v>
       </c>
       <c r="C816" t="s">
         <v>1566</v>
       </c>
       <c r="D816">
-        <v>33200</v>
+        <v>18500</v>
       </c>
       <c r="E816"/>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" t="s">
         <v>1567</v>
       </c>
       <c r="B817" t="s">
         <v>80</v>
       </c>
       <c r="C817" t="s">
         <v>1568</v>
       </c>
       <c r="D817">
-        <v>20600</v>
+        <v>33200</v>
       </c>
       <c r="E817"/>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" t="s">
         <v>1569</v>
       </c>
       <c r="B818" t="s">
         <v>80</v>
       </c>
       <c r="C818" t="s">
         <v>1570</v>
       </c>
       <c r="D818">
-        <v>15450</v>
+        <v>20600</v>
       </c>
       <c r="E818"/>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" t="s">
         <v>1571</v>
       </c>
       <c r="B819" t="s">
         <v>80</v>
       </c>
       <c r="C819" t="s">
         <v>1572</v>
       </c>
       <c r="D819">
-        <v>23700</v>
+        <v>15450</v>
       </c>
       <c r="E819"/>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" t="s">
         <v>1573</v>
       </c>
       <c r="B820" t="s">
         <v>80</v>
       </c>
       <c r="C820" t="s">
         <v>1574</v>
       </c>
       <c r="D820">
-        <v>25100</v>
+        <v>23700</v>
       </c>
       <c r="E820"/>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" t="s">
         <v>1575</v>
       </c>
       <c r="B821" t="s">
+        <v>80</v>
+      </c>
+      <c r="C821" t="s">
         <v>1576</v>
       </c>
-      <c r="C821" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D821">
-        <v>4700</v>
+        <v>25100</v>
       </c>
       <c r="E821"/>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B822" t="s">
         <v>1578</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
       <c r="C822" t="s">
         <v>1579</v>
       </c>
       <c r="D822">
-        <v>4160</v>
+        <v>4700</v>
       </c>
       <c r="E822"/>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" t="s">
         <v>1580</v>
       </c>
       <c r="B823" t="s">
-        <v>6</v>
+        <v>1578</v>
       </c>
       <c r="C823" t="s">
         <v>1581</v>
       </c>
       <c r="D823">
-        <v>2300</v>
+        <v>4160</v>
       </c>
       <c r="E823"/>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" t="s">
         <v>1582</v>
       </c>
       <c r="B824" t="s">
         <v>6</v>
       </c>
       <c r="C824" t="s">
         <v>1583</v>
       </c>
       <c r="D824">
-        <v>2256</v>
+        <v>2300</v>
       </c>
       <c r="E824"/>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" t="s">
         <v>1584</v>
       </c>
       <c r="B825" t="s">
         <v>6</v>
       </c>
       <c r="C825" t="s">
         <v>1585</v>
       </c>
       <c r="D825">
-        <v>1270</v>
+        <v>2256</v>
       </c>
       <c r="E825"/>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" t="s">
         <v>1586</v>
       </c>
       <c r="B826" t="s">
         <v>6</v>
       </c>
       <c r="C826" t="s">
         <v>1587</v>
       </c>
       <c r="D826">
-        <v>1177</v>
+        <v>1270</v>
       </c>
       <c r="E826"/>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" t="s">
         <v>1588</v>
       </c>
       <c r="B827" t="s">
         <v>6</v>
       </c>
       <c r="C827" t="s">
         <v>1589</v>
       </c>
       <c r="D827">
-        <v>1170</v>
+        <v>1177</v>
       </c>
       <c r="E827"/>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" t="s">
         <v>1590</v>
       </c>
       <c r="B828" t="s">
         <v>6</v>
       </c>
       <c r="C828" t="s">
         <v>1591</v>
       </c>
       <c r="D828">
-        <v>1200</v>
+        <v>1170</v>
       </c>
       <c r="E828"/>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" t="s">
         <v>1592</v>
       </c>
       <c r="B829" t="s">
         <v>6</v>
       </c>
       <c r="C829" t="s">
         <v>1593</v>
       </c>
       <c r="D829">
-        <v>2256</v>
+        <v>1200</v>
       </c>
       <c r="E829"/>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" t="s">
         <v>1594</v>
       </c>
       <c r="B830" t="s">
         <v>6</v>
       </c>
       <c r="C830" t="s">
         <v>1595</v>
       </c>
       <c r="D830">
         <v>2256</v>
       </c>
       <c r="E830"/>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" t="s">
         <v>1596</v>
       </c>
       <c r="B831" t="s">
+        <v>6</v>
+      </c>
+      <c r="C831" t="s">
         <v>1597</v>
       </c>
-      <c r="C831" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D831">
-        <v>250</v>
+        <v>2256</v>
       </c>
       <c r="E831"/>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B832" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1597</v>
       </c>
       <c r="C832" t="s">
         <v>1600</v>
       </c>
       <c r="D832">
-        <v>230</v>
+        <v>250</v>
       </c>
       <c r="E832"/>
     </row>
     <row r="833" spans="1:5">
       <c r="A833" t="s">
         <v>1601</v>
       </c>
       <c r="B833" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="C833" t="s">
         <v>1602</v>
       </c>
       <c r="D833">
         <v>230</v>
       </c>
       <c r="E833"/>
     </row>
     <row r="834" spans="1:5">
       <c r="A834" t="s">
         <v>1603</v>
       </c>
       <c r="B834" t="s">
-        <v>1331</v>
+        <v>1599</v>
       </c>
       <c r="C834" t="s">
         <v>1604</v>
       </c>
       <c r="D834">
-        <v>345</v>
+        <v>230</v>
       </c>
       <c r="E834"/>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" t="s">
         <v>1605</v>
       </c>
       <c r="B835" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="C835" t="s">
         <v>1606</v>
       </c>
       <c r="D835">
         <v>345</v>
       </c>
       <c r="E835"/>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" t="s">
         <v>1607</v>
       </c>
       <c r="B836" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="C836" t="s">
         <v>1608</v>
       </c>
       <c r="D836">
-        <v>370</v>
+        <v>345</v>
       </c>
       <c r="E836"/>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" t="s">
         <v>1609</v>
       </c>
       <c r="B837" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="C837" t="s">
         <v>1610</v>
       </c>
       <c r="D837">
-        <v>460</v>
+        <v>370</v>
       </c>
       <c r="E837"/>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" t="s">
         <v>1611</v>
       </c>
       <c r="B838" t="s">
-        <v>6</v>
+        <v>1333</v>
       </c>
       <c r="C838" t="s">
         <v>1612</v>
       </c>
       <c r="D838">
-        <v>1100</v>
+        <v>460</v>
       </c>
       <c r="E838"/>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" t="s">
         <v>1613</v>
       </c>
       <c r="B839" t="s">
         <v>6</v>
       </c>
       <c r="C839" t="s">
         <v>1614</v>
       </c>
       <c r="D839">
-        <v>1070</v>
+        <v>1100</v>
       </c>
       <c r="E839"/>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" t="s">
         <v>1615</v>
       </c>
       <c r="B840" t="s">
-        <v>1331</v>
+        <v>6</v>
       </c>
       <c r="C840" t="s">
         <v>1616</v>
       </c>
       <c r="D840">
-        <v>352</v>
+        <v>1070</v>
       </c>
       <c r="E840"/>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" t="s">
         <v>1617</v>
       </c>
       <c r="B841" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="C841" t="s">
         <v>1618</v>
       </c>
       <c r="D841">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E841"/>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" t="s">
         <v>1619</v>
       </c>
       <c r="B842" t="s">
-        <v>147</v>
+        <v>1333</v>
       </c>
       <c r="C842" t="s">
         <v>1620</v>
       </c>
       <c r="D842">
-        <v>286500</v>
+        <v>350</v>
       </c>
       <c r="E842"/>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" t="s">
         <v>1621</v>
       </c>
       <c r="B843" t="s">
         <v>147</v>
       </c>
       <c r="C843" t="s">
         <v>1622</v>
       </c>
       <c r="D843">
-        <v>671000</v>
+        <v>286500</v>
       </c>
       <c r="E843"/>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" t="s">
         <v>1623</v>
       </c>
       <c r="B844" t="s">
         <v>147</v>
       </c>
       <c r="C844" t="s">
         <v>1624</v>
       </c>
       <c r="D844">
-        <v>249500</v>
+        <v>671000</v>
       </c>
       <c r="E844"/>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" t="s">
         <v>1625</v>
       </c>
       <c r="B845" t="s">
         <v>147</v>
       </c>
       <c r="C845" t="s">
         <v>1626</v>
       </c>
       <c r="D845">
-        <v>564300</v>
+        <v>249500</v>
       </c>
       <c r="E845"/>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" t="s">
         <v>1627</v>
       </c>
       <c r="B846" t="s">
-        <v>80</v>
+        <v>147</v>
       </c>
       <c r="C846" t="s">
         <v>1628</v>
       </c>
       <c r="D846">
-        <v>15600</v>
+        <v>564300</v>
       </c>
       <c r="E846"/>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" t="s">
         <v>1629</v>
       </c>
       <c r="B847" t="s">
         <v>80</v>
       </c>
       <c r="C847" t="s">
         <v>1630</v>
       </c>
       <c r="D847">
-        <v>11870</v>
+        <v>15600</v>
       </c>
       <c r="E847"/>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" t="s">
         <v>1631</v>
       </c>
       <c r="B848" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C848" t="s">
         <v>1632</v>
       </c>
       <c r="D848">
-        <v>455</v>
+        <v>11870</v>
       </c>
       <c r="E848"/>
     </row>
     <row r="849" spans="1:5">
       <c r="A849" t="s">
         <v>1633</v>
       </c>
       <c r="B849" t="s">
         <v>6</v>
       </c>
       <c r="C849" t="s">
         <v>1634</v>
       </c>
       <c r="D849">
-        <v>440</v>
+        <v>455</v>
       </c>
       <c r="E849"/>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" t="s">
         <v>1635</v>
       </c>
       <c r="B850" t="s">
         <v>6</v>
       </c>
       <c r="C850" t="s">
         <v>1636</v>
       </c>
       <c r="D850">
-        <v>385</v>
+        <v>440</v>
       </c>
       <c r="E850"/>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" t="s">
         <v>1637</v>
       </c>
       <c r="B851" t="s">
         <v>6</v>
       </c>
       <c r="C851" t="s">
         <v>1638</v>
       </c>
       <c r="D851">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E851"/>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" t="s">
         <v>1639</v>
       </c>
       <c r="B852" t="s">
         <v>6</v>
       </c>
       <c r="C852" t="s">
         <v>1640</v>
       </c>
       <c r="D852">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="E852"/>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" t="s">
         <v>1641</v>
       </c>
       <c r="B853" t="s">
         <v>6</v>
       </c>
       <c r="C853" t="s">
         <v>1642</v>
       </c>
       <c r="D853">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="E853"/>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" t="s">
         <v>1643</v>
       </c>
       <c r="B854" t="s">
         <v>6</v>
       </c>
       <c r="C854" t="s">
         <v>1644</v>
       </c>
       <c r="D854">
-        <v>520</v>
+        <v>360</v>
       </c>
       <c r="E854"/>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" t="s">
         <v>1645</v>
       </c>
       <c r="B855" t="s">
         <v>6</v>
       </c>
       <c r="C855" t="s">
         <v>1646</v>
       </c>
       <c r="D855">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="E855"/>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" t="s">
         <v>1647</v>
       </c>
       <c r="B856" t="s">
         <v>6</v>
       </c>
       <c r="C856" t="s">
         <v>1648</v>
       </c>
       <c r="D856">
-        <v>491</v>
+        <v>511</v>
       </c>
       <c r="E856"/>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" t="s">
         <v>1649</v>
       </c>
       <c r="B857" t="s">
         <v>6</v>
       </c>
       <c r="C857" t="s">
         <v>1650</v>
       </c>
       <c r="D857">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="E857"/>
     </row>
     <row r="858" spans="1:5">
       <c r="A858" t="s">
         <v>1651</v>
       </c>
       <c r="B858" t="s">
         <v>6</v>
       </c>
       <c r="C858" t="s">
         <v>1652</v>
       </c>
       <c r="D858">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="E858"/>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" t="s">
         <v>1653</v>
       </c>
       <c r="B859" t="s">
         <v>6</v>
       </c>
       <c r="C859" t="s">
         <v>1654</v>
       </c>
       <c r="D859">
-        <v>435</v>
+        <v>475</v>
       </c>
       <c r="E859"/>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" t="s">
         <v>1655</v>
       </c>
       <c r="B860" t="s">
         <v>6</v>
       </c>
       <c r="C860" t="s">
         <v>1656</v>
       </c>
       <c r="D860">
-        <v>820</v>
+        <v>435</v>
       </c>
       <c r="E860"/>
     </row>
     <row r="861" spans="1:5">
       <c r="A861" t="s">
         <v>1657</v>
       </c>
       <c r="B861" t="s">
         <v>6</v>
       </c>
       <c r="C861" t="s">
         <v>1658</v>
       </c>
       <c r="D861">
         <v>820</v>
       </c>
       <c r="E861"/>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" t="s">
         <v>1659</v>
       </c>
       <c r="B862" t="s">
+        <v>6</v>
+      </c>
+      <c r="C862" t="s">
         <v>1660</v>
       </c>
-      <c r="C862" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D862">
-        <v>29125</v>
+        <v>820</v>
       </c>
       <c r="E862"/>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B863" t="s">
         <v>1662</v>
-      </c>
-[...1 lines deleted...]
-        <v>1660</v>
       </c>
       <c r="C863" t="s">
         <v>1663</v>
       </c>
       <c r="D863">
-        <v>41840</v>
+        <v>29125</v>
       </c>
       <c r="E863"/>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" t="s">
         <v>1664</v>
       </c>
       <c r="B864" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="C864" t="s">
         <v>1665</v>
       </c>
       <c r="D864">
-        <v>46420</v>
+        <v>41840</v>
       </c>
       <c r="E864"/>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" t="s">
         <v>1666</v>
       </c>
       <c r="B865" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="C865" t="s">
         <v>1667</v>
       </c>
       <c r="D865">
-        <v>48195</v>
+        <v>46420</v>
       </c>
       <c r="E865"/>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" t="s">
         <v>1668</v>
       </c>
       <c r="B866" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="C866" t="s">
         <v>1669</v>
       </c>
       <c r="D866">
-        <v>41930</v>
+        <v>48195</v>
       </c>
       <c r="E866"/>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" t="s">
         <v>1670</v>
       </c>
       <c r="B867" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="C867" t="s">
         <v>1671</v>
       </c>
       <c r="D867">
-        <v>30160</v>
+        <v>41930</v>
       </c>
       <c r="E867"/>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" t="s">
         <v>1672</v>
       </c>
       <c r="B868" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="C868" t="s">
         <v>1673</v>
       </c>
       <c r="D868">
-        <v>145500</v>
+        <v>30160</v>
       </c>
       <c r="E868"/>
     </row>
     <row r="869" spans="1:5">
       <c r="A869" t="s">
         <v>1674</v>
       </c>
       <c r="B869" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="C869" t="s">
         <v>1675</v>
       </c>
       <c r="D869">
-        <v>40100</v>
+        <v>145500</v>
       </c>
       <c r="E869"/>
     </row>
     <row r="870" spans="1:5">
       <c r="A870" t="s">
         <v>1676</v>
       </c>
       <c r="B870" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="C870" t="s">
         <v>1677</v>
       </c>
       <c r="D870">
         <v>40100</v>
       </c>
       <c r="E870"/>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" t="s">
         <v>1678</v>
       </c>
-      <c r="B871"/>
+      <c r="B871" t="s">
+        <v>1662</v>
+      </c>
       <c r="C871" t="s">
         <v>1679</v>
       </c>
       <c r="D871">
-        <v>1750</v>
+        <v>40100</v>
       </c>
       <c r="E871"/>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" t="s">
         <v>1680</v>
       </c>
-      <c r="B872" t="s">
+      <c r="B872"/>
+      <c r="C872" t="s">
         <v>1681</v>
       </c>
-      <c r="C872" t="s">
+      <c r="D872">
+        <v>1750</v>
+      </c>
+      <c r="E872"/>
+    </row>
+    <row r="873" spans="1:5">
+      <c r="A873" t="s">
         <v>1682</v>
       </c>
-      <c r="D872">
+      <c r="B873" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C873" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D873">
         <v>33260</v>
       </c>
-      <c r="E872"/>
+      <c r="E873"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>