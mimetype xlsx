--- v1 (2026-09-03)
+++ v2 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Product Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1685">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1712">
   <si>
     <t>Šifra</t>
   </si>
   <si>
     <t>Proizvođač</t>
   </si>
   <si>
     <t>Naziv</t>
   </si>
   <si>
     <t>Stara Cena</t>
   </si>
   <si>
     <t>Nova Cena</t>
   </si>
   <si>
     <t>77300001</t>
   </si>
   <si>
     <t>Jasenice</t>
   </si>
   <si>
     <t>AB 100</t>
   </si>
   <si>
@@ -506,4419 +506,4500 @@
   <si>
     <t>Aparat za zavarivanje TIG VARTIG 1705 DC (230V) VARSTROJ</t>
   </si>
   <si>
     <t>603643</t>
   </si>
   <si>
     <t>Aparat za zavarivanje TIG VARTIG 2005 P-DC (230V) VARSTROJ</t>
   </si>
   <si>
     <t>603645</t>
   </si>
   <si>
     <t>Aparat za zavarivanje TIG VARTIG 2505 P-DC -V (3X400V) VARSTROJ</t>
   </si>
   <si>
     <t>603866</t>
   </si>
   <si>
     <t>Aparat za zavarivanje Varin 1305 E</t>
   </si>
   <si>
     <t>603867</t>
   </si>
   <si>
-    <t>Aparat za zavarivanje VARIN 1605 E</t>
+    <t>Aparat za zavarivanje VARIN 1605 LCD</t>
   </si>
   <si>
     <t>603868</t>
   </si>
   <si>
-    <t>Aparat za zavarivanje VARIN 1805 E</t>
+    <t>Aparat za zavarivanje VARIN 1805 LCD</t>
+  </si>
+  <si>
+    <t>603641</t>
+  </si>
+  <si>
+    <t>Aparat za zavarivanje VARIN 2505 (3 x 400 V)</t>
+  </si>
+  <si>
+    <t>VAR251</t>
+  </si>
+  <si>
+    <t>Aparat za zavarivanje VARMIG 251 Supermig (3 x 400 V)</t>
+  </si>
+  <si>
+    <t>V351</t>
+  </si>
+  <si>
+    <t>Aparat za zavarivanje VARMIG 351 Supermig (3 x 400 V)</t>
+  </si>
+  <si>
+    <t>V451DS</t>
+  </si>
+  <si>
+    <t>Aparat za zavarivanje VARMIG 451 D44 Synergy –W</t>
+  </si>
+  <si>
+    <t>TIG221AC/DCV</t>
+  </si>
+  <si>
+    <t>Aparat za zavarivanje VARTIG 221 AC/DC V</t>
+  </si>
+  <si>
+    <t>TIG221DCW</t>
+  </si>
+  <si>
+    <t>Aparat za zavarivanje VARTIG 221 DC W</t>
+  </si>
+  <si>
+    <t>TIG301DCV</t>
+  </si>
+  <si>
+    <t>Aparat za zavarivanje Vartig 301 DC V</t>
+  </si>
+  <si>
+    <t>MOB01202</t>
+  </si>
+  <si>
+    <t>Apple</t>
+  </si>
+  <si>
+    <t>APPLE iPhone SE 64Gb Black MHGP3FS/A</t>
+  </si>
+  <si>
+    <t>DES12073</t>
+  </si>
+  <si>
+    <t>Asus</t>
+  </si>
+  <si>
+    <t>ASUS Mini PC PN52-BBR556HD (Ryzen 5 5600H, Barebone)</t>
+  </si>
+  <si>
+    <t>NOT22985</t>
+  </si>
+  <si>
+    <t>ASUS ROG Strix G18 G814JI-N5095W (18 inča FHD+, i7-13650HX, 16GB, SSD 1TB, GeForce RTX 4070, Win11 Home) laptop</t>
+  </si>
+  <si>
+    <t>NOT22982</t>
+  </si>
+  <si>
+    <t>ASUS ROG Strix SCAR 16 G634JYR-NM009X (16 inča QHD+, I9-14900HX, 32GB, SSD 1TB + 1TB, GeForce RTX 4090, Win11 Pro) laptop + ROG BP4701 ranac</t>
+  </si>
+  <si>
+    <t>NOT22981</t>
+  </si>
+  <si>
+    <t>ASUS ROG Strix SCAR 16 G634JZR-NM020X (16 inča QHD+, i9-14900HX, 32GB, SSD 1TB + 1TB, GeForce RTX 4080, Win11 Pro) laptop + ROG BP4701 ranac</t>
+  </si>
+  <si>
+    <t>NOT22044</t>
+  </si>
+  <si>
+    <t>ASUS ROG Zephyrus Duo 16 GX650PZ-NM014X (16 inča QHD+, Ryzen 9 7945HX, 32GB, 1TB SSD, RTX 4080, Win11 PRO) laptop</t>
+  </si>
+  <si>
+    <t>NOT23093</t>
+  </si>
+  <si>
+    <t>ASUS TUF Gaming F15 FX507VU-LP150 (15.6 inča FHD, i7-13620H, 16GB, SSD 512GB, GeForce</t>
+  </si>
+  <si>
+    <t>142721</t>
+  </si>
+  <si>
+    <t>BASOWELD 50 fi 2.5</t>
+  </si>
+  <si>
+    <t>142722</t>
+  </si>
+  <si>
+    <t>BASOWELD 50 fi 3,2</t>
+  </si>
+  <si>
+    <t>BASOWELD 50 fi 4,0</t>
+  </si>
+  <si>
+    <t>1001220 S - 400 V</t>
+  </si>
+  <si>
+    <t>Bernardo BS 100 x 1220 S</t>
+  </si>
+  <si>
+    <t>DS 200</t>
+  </si>
+  <si>
+    <t>Bernardo</t>
+  </si>
+  <si>
+    <t>Bernardo dvostrano tocilo DS 200 S</t>
+  </si>
+  <si>
+    <t>16L Vario</t>
+  </si>
+  <si>
+    <t>Bernardo Glodalica KF 16 L Vario</t>
+  </si>
+  <si>
+    <t>100 2000 DUO</t>
+  </si>
+  <si>
+    <t>Bernardo KBR 100 x 2000 DUO</t>
+  </si>
+  <si>
+    <t>KMS 250</t>
+  </si>
+  <si>
+    <t>Bernardo KMS 250</t>
+  </si>
+  <si>
+    <t>PS 200</t>
+  </si>
+  <si>
+    <t>Bernardo Polirka PS 200 S</t>
+  </si>
+  <si>
+    <t>SPM150</t>
+  </si>
+  <si>
+    <t>Bernardo polirka SPM 150</t>
+  </si>
+  <si>
+    <t>BM 20 T</t>
+  </si>
+  <si>
+    <t>Bernardo stona bušilica BM 20 T monofazna</t>
+  </si>
+  <si>
+    <t>HBS 275</t>
+  </si>
+  <si>
+    <t>Bernardo testera tračna za metal HBS 275</t>
+  </si>
+  <si>
+    <t>EBS 100</t>
+  </si>
+  <si>
+    <t>Bernardo tračna testera EBS 100 S</t>
+  </si>
+  <si>
+    <t>EBS 85</t>
+  </si>
+  <si>
+    <t>Bernardo tračna testera EBS 85 B</t>
+  </si>
+  <si>
+    <t>78445401</t>
+  </si>
+  <si>
+    <t>BOHLER FOX CEL fi 3.25</t>
+  </si>
+  <si>
+    <t>75282301</t>
+  </si>
+  <si>
+    <t>BRON CuAl FI 2.5</t>
+  </si>
+  <si>
+    <t>75482401</t>
+  </si>
+  <si>
+    <t>BRON CuAl FI 3.25</t>
+  </si>
+  <si>
+    <t>75284301</t>
+  </si>
+  <si>
+    <t>BRON CuMn FI 2.5</t>
+  </si>
+  <si>
+    <t>75484401</t>
+  </si>
+  <si>
+    <t>BRON CuMn FI 3.25</t>
+  </si>
+  <si>
+    <t>75281401</t>
+  </si>
+  <si>
+    <t>BRON CuSn FI 2.5</t>
+  </si>
+  <si>
+    <t>75481401</t>
+  </si>
+  <si>
+    <t>BRON CuSn FI 3.25</t>
+  </si>
+  <si>
+    <t>D28491</t>
+  </si>
+  <si>
+    <t>Brusilica ugaona 2000W 230mm D28490</t>
+  </si>
+  <si>
+    <t>BRUSEXTREME1156</t>
+  </si>
+  <si>
+    <t>Brusna ploča EXTREME FI  115x6x22</t>
+  </si>
+  <si>
+    <t>Brusna ploča EXTREME FI  125x6x22</t>
+  </si>
+  <si>
+    <t>BRUSEXTREME1806</t>
+  </si>
+  <si>
+    <t>Brusna ploča EXTREME FI  180x6x22</t>
+  </si>
+  <si>
+    <t>BRUSEXTREME2306</t>
+  </si>
+  <si>
+    <t>Brusna ploča EXTREME FI  230x6x22</t>
+  </si>
+  <si>
+    <t>Brusna ploča Ø115x6x22.23mm, A24 Extra,Klingspor</t>
+  </si>
+  <si>
+    <t>Klingspor</t>
+  </si>
+  <si>
+    <t>75473401</t>
+  </si>
+  <si>
+    <t>CAST NiC FI 3.25</t>
+  </si>
+  <si>
+    <t>75271301</t>
+  </si>
+  <si>
+    <t>CAST NiFe 10 FI 2.5</t>
+  </si>
+  <si>
+    <t>75471401</t>
+  </si>
+  <si>
+    <t>CAST NiFe 10 FI 3.2</t>
+  </si>
+  <si>
+    <t>75276301</t>
+  </si>
+  <si>
+    <t>CAST NiFe FI 2.5</t>
+  </si>
+  <si>
+    <t>75476401</t>
+  </si>
+  <si>
+    <t>CAST NiFe FI 3.25</t>
+  </si>
+  <si>
+    <t>75576401</t>
+  </si>
+  <si>
+    <t>CAST NiFe FI 4.0</t>
+  </si>
+  <si>
+    <t>78245301</t>
+  </si>
+  <si>
+    <t>CELEX FI 2.5</t>
+  </si>
+  <si>
+    <t>78545401</t>
+  </si>
+  <si>
+    <t>CELEX FI 4.0</t>
+  </si>
+  <si>
+    <t>80264401</t>
+  </si>
+  <si>
+    <t>CrWC 600 FI 2.5</t>
+  </si>
+  <si>
+    <t>80464401</t>
+  </si>
+  <si>
+    <t>CrWC 600 FI 3.25</t>
+  </si>
+  <si>
+    <t>80564501</t>
+  </si>
+  <si>
+    <t>CrWC 600 FI 4.0</t>
+  </si>
+  <si>
+    <t>80664501</t>
+  </si>
+  <si>
+    <t>CrWC 600 FI 5.0</t>
+  </si>
+  <si>
+    <t>LAN02428</t>
+  </si>
+  <si>
+    <t>D-Link</t>
+  </si>
+  <si>
+    <t>D-LINK COVR-1102 Wireless Dual Band ruter</t>
+  </si>
+  <si>
+    <t>LAN02264</t>
+  </si>
+  <si>
+    <t>D-LINK COVR-C1202 Wireless Dual Band ruter</t>
+  </si>
+  <si>
+    <t>LAN02277</t>
+  </si>
+  <si>
+    <t>D-LINK COVR-C1203 Wireless Dual Band ruter</t>
+  </si>
+  <si>
+    <t>LAN01325</t>
+  </si>
+  <si>
+    <t>D-LINK DIR-809 Wireless AC750 Dual Band ruter</t>
+  </si>
+  <si>
+    <t>LAN01486</t>
+  </si>
+  <si>
+    <t>D-LINK DIR-842 Wireless Cloud AC1200 Dual Band Gigabit ruter</t>
+  </si>
+  <si>
+    <t>NOT22447</t>
+  </si>
+  <si>
+    <t>Dell</t>
+  </si>
+  <si>
+    <t>DELL G15 5520 15.6 inch QHD 240Hz 400nits i9-12900H 32GB 1TB SSD GeForce RTX 3070Ti 8GB Backlit Win11Home gaming laptop</t>
+  </si>
+  <si>
+    <t>NOT24621</t>
+  </si>
+  <si>
+    <t>DELL G15 5530 15.6 inch FHD 120Hz 250nits i7-13650HX 16GB 512GB SSD GeForce RTX 3050 6GB Backlit gaming laptop</t>
+  </si>
+  <si>
+    <t>NOT22107</t>
+  </si>
+  <si>
+    <t>DELL G15 5530 15.6 inch FHD 165Hz 300nits i7-13650HX 16GB 512GB SSD GeForce RTX 4050 6GB Backlit gaming laptop</t>
+  </si>
+  <si>
+    <t>NOT22357</t>
+  </si>
+  <si>
+    <t>DELL G16 7630 16 inch QHD+ 240Hz 300nits i9-13900HX 32GB 1TB SSD GeForce RTX 4060 8GB RGB Backlit Win11Pro gaming laptop</t>
+  </si>
+  <si>
+    <t>NOT22114</t>
+  </si>
+  <si>
+    <t>DELL G16 7630 16 inch QHD+ 240Hz 300nits i9-13900HX 32GB 1TB SSD GeForce RTX 4070 8GB RGB Backlit gaming laptop</t>
+  </si>
+  <si>
+    <t>NOT21997</t>
+  </si>
+  <si>
+    <t>DELL G16 7630 16 inch QHD+ 240Hz 300nits i9-13900HX 32GB 1TB SSD GeForce RTX 4070 8GB RGB Backlit Win11Pro gaming laptop</t>
+  </si>
+  <si>
+    <t>NOT24673</t>
+  </si>
+  <si>
+    <t>DELL Inspiron 3535 15.6 inch FHD 120Hz AMD Ryzen 7 7730U 16GB 1TB SSD Win11Pro laptop</t>
+  </si>
+  <si>
+    <t>NOT13775</t>
+  </si>
+  <si>
+    <t>DELL Inspiron 3582 15.6&amp;quot; Pentium N5000 4GB 1TB ODD crni 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT13769</t>
+  </si>
+  <si>
+    <t>DELL Inspiron 3584 15.6&amp;quot; FHD i3-7020U 4GB 1TB srebrni 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT19602</t>
+  </si>
+  <si>
+    <t>DELL Inspiron 5402 14&amp;quot; FHD 300nits i5-1135G7 8GB 512GB SSD GeForce MX330 2GB Backlit FP srebrni 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT19604</t>
+  </si>
+  <si>
+    <t>DELL Inspiron 5402 14&amp;quot; FHD 300nits i7-1165G7 8GB 512GB SSD GeForce MX330 2GB Backlit FP srebrni 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT19600</t>
+  </si>
+  <si>
+    <t>DELL Inspiron 5402 14&amp;quot; FHD i3-1115G4 4GB 256GB SSD Backlit FP srebrni 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT20505</t>
+  </si>
+  <si>
+    <t>DELL Inspiron 5402 14&amp;quot; FHD i3-1115G4 8GB 256GB SSD Backlit FP srebrni 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT19601</t>
+  </si>
+  <si>
+    <t>DELL Inspiron 5402 14&amp;quot; FHD i5-1135G7 8GB 512GB SSD Backlit FP srebrni 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT19854</t>
+  </si>
+  <si>
+    <t>DELL Inspiron 5402 14&amp;quot; FHD i7-1165G7 8GB 512GB SSD Intel Iris Xe Backlit FP srebrni 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT19983</t>
+  </si>
+  <si>
+    <t>DELL Latitude 3520 15.6&amp;quot; FHD i3-1115G4 8GB 256GB SSD Backlit FP Ubuntu 3yr NBD</t>
+  </si>
+  <si>
+    <t>NOT20156</t>
+  </si>
+  <si>
+    <t>DELL Latitude 3520 15.6&amp;quot; FHD i5-1145G7 8GB 256GB SSD Intel Iris Xe Backlit FP Ubuntu 3yr ProSupport</t>
+  </si>
+  <si>
+    <t>NOT22172</t>
+  </si>
+  <si>
+    <t>DELL Latitude 5340 13.3 inch FHD i7-1365U 16GB 512GB SSD Backlit FP Win11Pro 3yr ProSupport laptop</t>
+  </si>
+  <si>
+    <t>NOT19969</t>
+  </si>
+  <si>
+    <t>DELL Latitude 5420 14&amp;quot; FHD i5-1135G7 8GB 256GB SSD Intel Iris Xe Backlit Win11Pro 3yr ProSupport</t>
+  </si>
+  <si>
+    <t>NOT19595</t>
+  </si>
+  <si>
+    <t>DELL Latitude 5421 14&amp;quot; FHD i7-11850H 16GB 256GB SSD Backlit 3yr NBD</t>
+  </si>
+  <si>
+    <t>NOT19594</t>
+  </si>
+  <si>
+    <t>DELL Latitude 5421 14&amp;quot; FHD i7-11850H 16GB 512GB SSD Nvidia GeForce MX450 Backlit Win11Pro 3yr NBD</t>
+  </si>
+  <si>
+    <t>NOT21110</t>
+  </si>
+  <si>
+    <t>DELL Latitude 5431 14 inch FHD i5-1250P 16GB 512GB SSD GeForce MX550 Backlit FP SC Win11Pro 3yr ProSupport laptop</t>
+  </si>
+  <si>
+    <t>NOT14139</t>
+  </si>
+  <si>
+    <t>DELL Latitude 5501 15.6&amp;quot; FHD i7-9850H 16GB 512GB SSD GeForce MX150 2GB Backlit SC Win10Pro 3yr NBD</t>
+  </si>
+  <si>
+    <t>NOT18392</t>
+  </si>
+  <si>
+    <t>DELL Latitude 9420 14&amp;quot; FHD+ i7-1185G7 16GB 256GB SSD Intel Iris Xe Backlit FP Win10Pro 3yr Pro</t>
+  </si>
+  <si>
+    <t>NOT22170</t>
+  </si>
+  <si>
+    <t>DELL Latitude 9440 2-u-1 14 inch QHD+ Touch i7-1365U 32GB 512GB SSD Intel Iris Xe Backlit FP Win11Pro 3yr ProSupport laptop</t>
+  </si>
+  <si>
+    <t>SOF00814</t>
+  </si>
+  <si>
+    <t>DELL Microsoft Windows Server 2019 Essentials ROK</t>
+  </si>
+  <si>
+    <t>SOF00843</t>
+  </si>
+  <si>
+    <t>DELL Microsoft Windows Server 2019 Standard ROK</t>
+  </si>
+  <si>
+    <t>HDD02682</t>
+  </si>
+  <si>
+    <t>DELL OEM 1TB 3.5&amp;quot; SATA Entry 6Gbps 7.2k</t>
+  </si>
+  <si>
+    <t>HDD02998</t>
+  </si>
+  <si>
+    <t>DELL OEM</t>
+  </si>
+  <si>
+    <t>DELL OEM 2TB 3.5&amp;quot; NLSAS 12Gbps 7.2k Hot Plug Fully Assembled Kit 11-13G</t>
+  </si>
+  <si>
+    <t>HDD02756</t>
+  </si>
+  <si>
+    <t>DELL OEM 300GB 2.5&amp;quot; SAS 12Gbps 10k</t>
+  </si>
+  <si>
+    <t>HDD02817</t>
+  </si>
+  <si>
+    <t>DELL OEM 600GB 2.5&amp;quot; SAS 12Gbps 10k Assembled Kit 3.5&amp;quot; 11+</t>
+  </si>
+  <si>
+    <t>DES00922</t>
+  </si>
+  <si>
+    <t>DELL PowerEdge M710 Quad Core Xeon E5687 3.6GHz 8GB 146GB SAS $</t>
+  </si>
+  <si>
+    <t>DES08337</t>
+  </si>
+  <si>
+    <t>DELL PowerEdge R240 Xeon E-2224 4C 16GB H330 1TB SATA 450W 3yr NBD + šine za rack + Broadcom 5719 QP 1Gb</t>
+  </si>
+  <si>
+    <t>DES08692</t>
+  </si>
+  <si>
+    <t>DELL PowerEdge R340 Xeon E-2224 4C 16GB H330 600GB SAS 350W (1+1) 3yr NBD + Sine za Rack + Broadcom 5719 QP 1GbE</t>
+  </si>
+  <si>
+    <t>DES08685</t>
+  </si>
+  <si>
+    <t>DELL PowerEdge R340 Xeon E-2224 4C 1x16GB H730P 1x600GB SAS 350W (1+1) 3yr NBD + Sine za Rack + Broadcom 5719 QP 1GbE</t>
+  </si>
+  <si>
+    <t>DES08394</t>
+  </si>
+  <si>
+    <t>DELL PowerEdge R540 1x Xeon Gold 6230 20C 16GB H730P 600GB SAS 750W (1+1) 3yr NBD + šine za rack</t>
+  </si>
+  <si>
+    <t>DES07866</t>
+  </si>
+  <si>
+    <t>DELL PowerEdge R540 1x Xeon Silver 4210 10C 1x16GB H730P 600GB SAS 750W (1+1) 3yr NBD + šine za rack</t>
+  </si>
+  <si>
+    <t>DES08347</t>
+  </si>
+  <si>
+    <t>DELL PowerEdge R740 1x Xeon Silver 4110 8C 16GB H330 2x200GB SSD 3x2TB SAS 750W (1+1) 3yr NBD + Sine za Rack</t>
+  </si>
+  <si>
+    <t>NOT22752</t>
+  </si>
+  <si>
+    <t>DELL Vostro 3520 15.6 inch FHD 120Hz i5-1235U 16GB 512GB SSD laptop</t>
+  </si>
+  <si>
+    <t>NOT22358</t>
+  </si>
+  <si>
+    <t>DELL Vostro 3520 15.6 inch FHD 120Hz i5-1235U 8GB 512GB SSD laptop</t>
+  </si>
+  <si>
+    <t>NOT22746</t>
+  </si>
+  <si>
+    <t>DELL Vostro 3530 15.6 inch FHD 120Hz i5-1335U 8GB 512GB SSD Intel Iris Xe laptop</t>
+  </si>
+  <si>
+    <t>NOT22015</t>
+  </si>
+  <si>
+    <t>DELL Vostro 5630 16 inch FHD+ i5-1340P 16GB 512GB SSD Intel Iris Xe Backlit Win11Pro laptop</t>
+  </si>
+  <si>
+    <t>NOT21985</t>
+  </si>
+  <si>
+    <t>DELL Vostro 5630 16 inch FHD+ i5-1340P 8GB 512GB SSD Intel Iris Xe Backlit Win11Pro laptop</t>
+  </si>
+  <si>
+    <t>NOT16988</t>
+  </si>
+  <si>
+    <t>DELL Vostro 7500 15.6&amp;quot; FHD i7-10750H 16GB 512GB SSD GeForce GTX 1650 4GB Backlit Win10Pro sivi 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT14408</t>
+  </si>
+  <si>
+    <t>DELL Vostro 7590 15.6&amp;quot; FHD i7-9750H 16GB 512GB SSD GeForce GTX 1650 4GB Backlit FP Win10Pro sivi 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT20232</t>
+  </si>
+  <si>
+    <t>DELL Vostro 7620 16&amp;quot; FHD+ 250 nits i7-12700H 16GB 1TB SSD GeForce RTX 3050Ti 4GB Backlit Win11Pro crni 5Y5B</t>
+  </si>
+  <si>
+    <t>NOT20231</t>
+  </si>
+  <si>
+    <t>DELL Vostro 7620 16&amp;quot; FHD+ 250 nits i7-12700H 8GB 512GB SSD GeForce RTX 3050 4GB Backlit Win11Pro crni 5Y5B</t>
+  </si>
+  <si>
+    <t>D28730</t>
+  </si>
+  <si>
+    <t>DeWalt testera za metal 2300W 355MM D28730</t>
+  </si>
+  <si>
+    <t>EP500</t>
+  </si>
+  <si>
+    <t>Difuzor EP 500 keramički</t>
+  </si>
+  <si>
+    <t>1.0 M8x30</t>
+  </si>
+  <si>
+    <t>Dizna za CO2  FI1.0 M8x30</t>
+  </si>
+  <si>
+    <t>1.2 M8x30</t>
+  </si>
+  <si>
+    <t>Dizna za CO2 FI 1.2 M8x30</t>
+  </si>
+  <si>
+    <t>80256301</t>
+  </si>
+  <si>
+    <t>E DUR 250 FI 2.5</t>
+  </si>
+  <si>
+    <t>80456401</t>
+  </si>
+  <si>
+    <t>E DUR 250 FI 3.25</t>
+  </si>
+  <si>
+    <t>80556501</t>
+  </si>
+  <si>
+    <t>E DUR 250 FI 4.0</t>
+  </si>
+  <si>
+    <t>80656501</t>
+  </si>
+  <si>
+    <t>E DUR 250 FIi 5.0</t>
+  </si>
+  <si>
+    <t>80257301</t>
+  </si>
+  <si>
+    <t>E DUR 300 FI 2.5</t>
+  </si>
+  <si>
+    <t>80457401</t>
+  </si>
+  <si>
+    <t>E DUR 300 FI 3.25</t>
+  </si>
+  <si>
+    <t>80557501</t>
+  </si>
+  <si>
+    <t>E DUR 300 FI 4.0</t>
+  </si>
+  <si>
+    <t>80657501</t>
+  </si>
+  <si>
+    <t>E DUR 300 FI 5.0</t>
+  </si>
+  <si>
+    <t>80258301</t>
+  </si>
+  <si>
+    <t>E DUR 400 FI 2.5</t>
+  </si>
+  <si>
+    <t>80458401</t>
+  </si>
+  <si>
+    <t>E DUR 400 FI 3.25</t>
+  </si>
+  <si>
+    <t>80558501</t>
+  </si>
+  <si>
+    <t>E DUR 400 FI 4.0</t>
+  </si>
+  <si>
+    <t>80658501</t>
+  </si>
+  <si>
+    <t>E DUR 400 FI 5.0</t>
+  </si>
+  <si>
+    <t>80255301</t>
+  </si>
+  <si>
+    <t>E DUR 500 FI 2.5</t>
+  </si>
+  <si>
+    <t>80455401</t>
+  </si>
+  <si>
+    <t>E DUR 500 FI 3.25</t>
+  </si>
+  <si>
+    <t>80555501</t>
+  </si>
+  <si>
+    <t>E DUR 500 FI 4.0</t>
+  </si>
+  <si>
+    <t>80655501</t>
+  </si>
+  <si>
+    <t>E DUR 500 FI 5.0</t>
+  </si>
+  <si>
+    <t>80260301</t>
+  </si>
+  <si>
+    <t>E DUR 600 FI 2.5</t>
+  </si>
+  <si>
+    <t>80460401</t>
+  </si>
+  <si>
+    <t>E DUR 600 FI 3.25</t>
+  </si>
+  <si>
+    <t>80560501</t>
+  </si>
+  <si>
+    <t>E DUR 600 FI 4.0</t>
+  </si>
+  <si>
+    <t>80660501</t>
+  </si>
+  <si>
+    <t>E DUR 600 FI 5.0</t>
+  </si>
+  <si>
+    <t>71293301</t>
+  </si>
+  <si>
+    <t>E TiMo Fi 2.5</t>
+  </si>
+  <si>
+    <t>71493401</t>
+  </si>
+  <si>
+    <t>E TiMo FI 3.25</t>
+  </si>
+  <si>
+    <t>71593501</t>
+  </si>
+  <si>
+    <t>E TiMo FI 4.0</t>
+  </si>
+  <si>
+    <t>71693501</t>
+  </si>
+  <si>
+    <t>E TiMo FI 5.0</t>
+  </si>
+  <si>
+    <t>71294301</t>
+  </si>
+  <si>
+    <t>E TiMoV FI 2.5</t>
+  </si>
+  <si>
+    <t>LAN02081</t>
+  </si>
+  <si>
+    <t>E-GREEN</t>
+  </si>
+  <si>
+    <t>E-GREEN Kabl UTP patch Cat5e 0.5m sivi</t>
+  </si>
+  <si>
+    <t>LAN01723</t>
+  </si>
+  <si>
+    <t>E-GREEN Kabl UTP patch Cat5e 10m crni</t>
+  </si>
+  <si>
+    <t>LAN01727</t>
+  </si>
+  <si>
+    <t>E-GREEN Kabl UTP patch Cat5e 3m crni</t>
+  </si>
+  <si>
+    <t>LAN02505</t>
+  </si>
+  <si>
+    <t>E-GREEN Kabl UTP patch Cat6 0.3m crni</t>
+  </si>
+  <si>
+    <t>LAN02011</t>
+  </si>
+  <si>
+    <t>E-GREEN Kabl UTP patch Cat6 0.5m crni</t>
+  </si>
+  <si>
+    <t>LAN01734</t>
+  </si>
+  <si>
+    <t>E-GREEN Kabl UTP patch Cat6 3m crni</t>
+  </si>
+  <si>
+    <t>LAN01819</t>
+  </si>
+  <si>
+    <t>E-GREEN Kapica za RJ-45 konektor crna</t>
+  </si>
+  <si>
+    <t>LAN02066</t>
+  </si>
+  <si>
+    <t>E-GREEN RJ-11 mrežni konektor 6/4</t>
+  </si>
+  <si>
+    <t>D25981</t>
+  </si>
+  <si>
+    <t>Elektro-pneumatski čekić D25981 DeWALT</t>
+  </si>
+  <si>
+    <t>D25601K</t>
+  </si>
+  <si>
+    <t>Elektro-pneumatski čekić SDS MAX D25601K DeWALT</t>
+  </si>
+  <si>
+    <t>D25133K</t>
+  </si>
+  <si>
+    <t>Elektropneumatski čekić D25133K DeWALT</t>
+  </si>
+  <si>
+    <t>D25144KP</t>
+  </si>
+  <si>
+    <t>Elektropneumatski čekić D25144KP DeWALT</t>
+  </si>
+  <si>
+    <t>95230137</t>
+  </si>
+  <si>
+    <t>EPP 2 FI 3.0</t>
+  </si>
+  <si>
+    <t>95240137</t>
+  </si>
+  <si>
+    <t>EPP 2 FI 4.0</t>
+  </si>
+  <si>
+    <t>95330137</t>
+  </si>
+  <si>
+    <t>EPP 3 FI 3.0</t>
+  </si>
+  <si>
+    <t>95340137</t>
+  </si>
+  <si>
+    <t>EPP 3 FI 4.0</t>
+  </si>
+  <si>
+    <t>71270301</t>
+  </si>
+  <si>
+    <t>EVB 100 FI 2.5</t>
+  </si>
+  <si>
+    <t>71470401</t>
+  </si>
+  <si>
+    <t>EVB 100 FI 3.25</t>
+  </si>
+  <si>
+    <t>71570501</t>
+  </si>
+  <si>
+    <t>EVB 100 FI 4.0</t>
+  </si>
+  <si>
+    <t>71670501</t>
+  </si>
+  <si>
+    <t>EVB 100 FI 5.0</t>
+  </si>
+  <si>
+    <t>71659501</t>
+  </si>
+  <si>
+    <t>EVB 2,5 Ni FI 5.0</t>
+  </si>
+  <si>
+    <t>71461401</t>
+  </si>
+  <si>
+    <t>EVB 2,5 NiMo FI 3.25</t>
+  </si>
+  <si>
+    <t>71561501</t>
+  </si>
+  <si>
+    <t>EVB 2,5 NiMo FI 4.0</t>
+  </si>
+  <si>
+    <t>71661501</t>
+  </si>
+  <si>
+    <t>EVB 2,5 NiMo FI 5.0</t>
+  </si>
+  <si>
+    <t>71259401</t>
+  </si>
+  <si>
+    <t>EVB 2.5 Ni FI 2.5</t>
+  </si>
+  <si>
+    <t>71459401</t>
+  </si>
+  <si>
+    <t>EVB 2.5 Ni FI 3.25</t>
+  </si>
+  <si>
+    <t>71559501</t>
+  </si>
+  <si>
+    <t>EVB 2.5 Ni Fi 4.0</t>
+  </si>
+  <si>
+    <t>71287401</t>
+  </si>
+  <si>
+    <t>EVB 2CrMo FI 2.5</t>
+  </si>
+  <si>
+    <t>71487401</t>
+  </si>
+  <si>
+    <t>EVB 2CrMo FI 3.25</t>
+  </si>
+  <si>
+    <t>71587501</t>
+  </si>
+  <si>
+    <t>EVB 2CrMo FI 4.0</t>
+  </si>
+  <si>
+    <t>71687501</t>
+  </si>
+  <si>
+    <t>EVB 2CrMo FI 5.0</t>
+  </si>
+  <si>
+    <t>71147301</t>
+  </si>
+  <si>
+    <t>EVB 50 FI 2.0</t>
+  </si>
+  <si>
+    <t>71247401</t>
+  </si>
+  <si>
+    <t>EVB 50 FI 2.5</t>
+  </si>
+  <si>
+    <t>71547501</t>
+  </si>
+  <si>
+    <t>EVB 50 FI 4.0</t>
+  </si>
+  <si>
+    <t>71647501</t>
+  </si>
+  <si>
+    <t>EVB 50 FI 5.0</t>
+  </si>
+  <si>
+    <t>71252401</t>
+  </si>
+  <si>
+    <t>EVB 55 FI 2.5</t>
+  </si>
+  <si>
+    <t>71452401</t>
+  </si>
+  <si>
+    <t>EVB 55 FI 3.25</t>
+  </si>
+  <si>
+    <t>71552501</t>
+  </si>
+  <si>
+    <t>EVB</t>
+  </si>
+  <si>
+    <t>EVB 55 FI 4.0</t>
+  </si>
+  <si>
+    <t>71652501</t>
+  </si>
+  <si>
+    <t>EVB 55 FI 5.0</t>
+  </si>
+  <si>
+    <t>71289301</t>
+  </si>
+  <si>
+    <t>EVB 5CrMo FI 2.5</t>
+  </si>
+  <si>
+    <t>71489401</t>
+  </si>
+  <si>
+    <t>EVB 5CrMo FI 3.25</t>
+  </si>
+  <si>
+    <t>71251401</t>
+  </si>
+  <si>
+    <t>EVB 60 FI 2.5</t>
+  </si>
+  <si>
+    <t>71451401</t>
+  </si>
+  <si>
+    <t>EVB 60 FI 3.25</t>
+  </si>
+  <si>
+    <t>71551501</t>
+  </si>
+  <si>
+    <t>EVB 60 FI 4.0</t>
+  </si>
+  <si>
+    <t>71651501</t>
+  </si>
+  <si>
+    <t>EVB 60 FI 5.0</t>
+  </si>
+  <si>
+    <t>71264431</t>
+  </si>
+  <si>
+    <t>EVB 75 FI 2.5</t>
+  </si>
+  <si>
+    <t>71464401</t>
+  </si>
+  <si>
+    <t>EVB 75 FI 3.25</t>
+  </si>
+  <si>
+    <t>71266401</t>
+  </si>
+  <si>
+    <t>EVB 80 FI 2.5</t>
+  </si>
+  <si>
+    <t>71466401</t>
+  </si>
+  <si>
+    <t>EVB 80 FI 3.25</t>
+  </si>
+  <si>
+    <t>71566501</t>
+  </si>
+  <si>
+    <t>EVB 80 FI 4.0</t>
+  </si>
+  <si>
+    <t>71666501</t>
+  </si>
+  <si>
+    <t>EVB 80 FI 5.0</t>
+  </si>
+  <si>
+    <t>71492401</t>
+  </si>
+  <si>
+    <t>EVB 9 CrMoV FI 3.25</t>
+  </si>
+  <si>
+    <t>71285401</t>
+  </si>
+  <si>
+    <t>EVB CrMo FI 2.5</t>
+  </si>
+  <si>
+    <t>71485401</t>
+  </si>
+  <si>
+    <t>EVB CrMo FI 3.25</t>
+  </si>
+  <si>
+    <t>71585501</t>
+  </si>
+  <si>
+    <t>EVB CrMo FI 4.0</t>
+  </si>
+  <si>
+    <t>71685501</t>
+  </si>
+  <si>
+    <t>EVB CrMo FI 5.0</t>
+  </si>
+  <si>
+    <t>71281401</t>
+  </si>
+  <si>
+    <t>EVB Mo FI 2.5</t>
+  </si>
+  <si>
+    <t>71481401</t>
+  </si>
+  <si>
+    <t>EVB Mo FI 3.25</t>
+  </si>
+  <si>
+    <t>71581501</t>
+  </si>
+  <si>
+    <t>EVB Mo Fi 4.0</t>
+  </si>
+  <si>
+    <t>71681501</t>
+  </si>
+  <si>
+    <t>EVB Mo Fi 5.0</t>
+  </si>
+  <si>
+    <t>71253401</t>
+  </si>
+  <si>
+    <t>EVB Ni FI 2.5</t>
+  </si>
+  <si>
+    <t>71453401</t>
+  </si>
+  <si>
+    <t>EVB Ni FI 3.25</t>
+  </si>
+  <si>
+    <t>71553501</t>
+  </si>
+  <si>
+    <t>EVB NI FI 4.0</t>
+  </si>
+  <si>
+    <t>71653501</t>
+  </si>
+  <si>
+    <t>EVB Ni FI 5.0</t>
+  </si>
+  <si>
+    <t>71753501</t>
+  </si>
+  <si>
+    <t>EVB Ni FI 6.0</t>
+  </si>
+  <si>
+    <t>71256301</t>
+  </si>
+  <si>
+    <t>EVB NiMo FI 2.5</t>
+  </si>
+  <si>
+    <t>71456401</t>
+  </si>
+  <si>
+    <t>EVB NiMo FI 3.25</t>
+  </si>
+  <si>
+    <t>71556501</t>
+  </si>
+  <si>
+    <t>EVB NiMo FI 4.0</t>
+  </si>
+  <si>
+    <t>71656501</t>
+  </si>
+  <si>
+    <t>EVB NiMo FI 5.0</t>
+  </si>
+  <si>
+    <t>71244401</t>
+  </si>
+  <si>
+    <t>EVB S FI 2.5</t>
+  </si>
+  <si>
+    <t>71444401</t>
+  </si>
+  <si>
+    <t>EVB S FI 3.25</t>
+  </si>
+  <si>
+    <t>71544501</t>
+  </si>
+  <si>
+    <t>EVB S FI 4.0</t>
+  </si>
+  <si>
+    <t>PICO 180</t>
+  </si>
+  <si>
+    <t>EWM</t>
+  </si>
+  <si>
+    <t>EWM Pico 180 puls</t>
+  </si>
+  <si>
+    <t>Pico 200</t>
+  </si>
+  <si>
+    <t>EWM Pico 200 cel puls</t>
+  </si>
+  <si>
+    <t>Pico 305</t>
+  </si>
+  <si>
+    <t>EWM Picomig 305 puls TKM</t>
+  </si>
+  <si>
+    <t>LAN02298</t>
+  </si>
+  <si>
+    <t>FAST ASIA</t>
+  </si>
+  <si>
+    <t>FAST ASIA Kabl Patch Cord 3m cat.6 crni</t>
+  </si>
+  <si>
+    <t>LAN00535</t>
+  </si>
+  <si>
+    <t>FAST ASIA Kabl UTP patch Cat5e 2m sivi</t>
+  </si>
+  <si>
+    <t>LAN00536</t>
+  </si>
+  <si>
+    <t>FAST ASIA Kabl UTP patch Cat5e 3m sivi</t>
+  </si>
+  <si>
+    <t>OST00906</t>
+  </si>
+  <si>
+    <t>FAST ASIA Konektor RJ-11 6/4</t>
+  </si>
+  <si>
+    <t>LAN00360</t>
+  </si>
+  <si>
+    <t>FAST ASIA Mrežni konektor RJ-45 8/8</t>
+  </si>
+  <si>
+    <t>LAN02455</t>
+  </si>
+  <si>
+    <t>FAST ASIA Patch Cord cat.6e 2m</t>
+  </si>
+  <si>
+    <t>D26411</t>
+  </si>
+  <si>
+    <t>Fen za odstranjivanje boje D26411 DeWALT</t>
+  </si>
+  <si>
+    <t>D26414</t>
+  </si>
+  <si>
+    <t>Fen za odstranjivanje boje D26414 DeWALT</t>
+  </si>
+  <si>
+    <t>DES05253</t>
+  </si>
+  <si>
+    <t>FUJITSU PRIMERGY BX2560 M2 2x Xeon E5-2620v4 8-Core 2.1GHz (3.0GHz) 64GB 2x300GB SAS</t>
+  </si>
+  <si>
+    <t>NOT21557</t>
+  </si>
+  <si>
+    <t>Gigabyte</t>
+  </si>
+  <si>
+    <t>GIGABYTE AERO 16 BSF 16 inch 4K OLED i7-13700H 16GB 1TB SSD GeForce RTX 4070 8GB Backlit Win11Home laptop</t>
+  </si>
+  <si>
+    <t>NOT22338</t>
+  </si>
+  <si>
+    <t>GIGABYTE AORUS 15 BKF 15.6 inch QHD 165Hz i7-13700H 16GB 1TB SSD GeForce RTX 4060 8GB RGB Backlit Win11Home gaming laptop</t>
+  </si>
+  <si>
+    <t>NOT22339</t>
+  </si>
+  <si>
+    <t>GIGABYTE AORUS 7 9MF 17.3 inch FHD 360Hz i5-12500H 16GB 512GB SSD GeForce RTX 4050 6GB RGB Backlit gaming laptop</t>
+  </si>
+  <si>
+    <t>PLO03111</t>
+  </si>
+  <si>
+    <t>GIGABYTE B550M AORUS ELITE rev. 1.1</t>
+  </si>
+  <si>
+    <t>NOT22087</t>
+  </si>
+  <si>
+    <t>GIGABYTE G7 KF 17.3 inch FHD 144Hz i5-12500H 16GB 512GB SSD GeForce RTX 4060 8GB Backlit gaming laptop</t>
+  </si>
+  <si>
+    <t>NOT22340</t>
+  </si>
+  <si>
+    <t>GIGABYTE G7 MF 17.3 inch FHD 144Hz i5-12500H 16GB 512GB SSD GeForce RTX 4050 6GB Backlit Win11Home laptop</t>
+  </si>
+  <si>
+    <t>DW625E</t>
+  </si>
+  <si>
+    <t>Glodalica DW625E DeWALT</t>
+  </si>
+  <si>
+    <t>E500</t>
+  </si>
+  <si>
+    <t>Gorionik Ergoplus 500 4m</t>
+  </si>
+  <si>
+    <t>ELE01730</t>
+  </si>
+  <si>
+    <t>Hisense</t>
+  </si>
+  <si>
+    <t>HISENSE WFQY9014EVJM mašina za pranje veša</t>
+  </si>
+  <si>
+    <t>300LCD380V</t>
+  </si>
+  <si>
+    <t>HUGONG aparat za varenje EMIG 300 LCD CO2 MIG/MAG/REL Inverter 300A, 380V</t>
+  </si>
+  <si>
+    <t>250LCD</t>
+  </si>
+  <si>
+    <t>Hugong EMIG 250 LCD</t>
+  </si>
+  <si>
+    <t>251LCD</t>
+  </si>
+  <si>
+    <t>Hugong EMIG 251 LCD</t>
+  </si>
+  <si>
+    <t>270380</t>
+  </si>
+  <si>
+    <t>Hugong INVERMATRIX 270 LCD PULSE aparat za varenje, 270A, 380V</t>
+  </si>
+  <si>
+    <t>350C</t>
+  </si>
+  <si>
+    <t>Hugong Invermig 350 C aparat za zavarivanje</t>
+  </si>
+  <si>
+    <t>250A380V</t>
+  </si>
+  <si>
+    <t>Hugong MIG/MAG aparat za zavarivanje sinergijski NVM 250 HF, 250A, 380V</t>
+  </si>
+  <si>
+    <t>250A220V</t>
+  </si>
+  <si>
+    <t>Hugong MIG/MAG aparat za zavarivanje sinergijski NVM 251 HF, 250A, 220V</t>
+  </si>
+  <si>
+    <t>300A, 380V</t>
+  </si>
+  <si>
+    <t>Hugong MIG/MAG aparat za zavarivanje sinergijski NVM 300 HF, 300A, 380V</t>
+  </si>
+  <si>
+    <t>350380</t>
+  </si>
+  <si>
+    <t>Hugong MIG/MAG aparat za zavarivanje sinergijski NVM 350, 350A, 380V</t>
+  </si>
+  <si>
+    <t>500380</t>
+  </si>
+  <si>
+    <t>Hugong MIG/MAG aparat za zavarivanje sinergijski NVM 500, 500A, 380V</t>
+  </si>
+  <si>
+    <t>351380</t>
+  </si>
+  <si>
+    <t>Hugong MIG/MAG aparat za zavarivanje sinergijski NVPM 350 pulse, 350A, 380V</t>
+  </si>
+  <si>
+    <t>501380</t>
+  </si>
+  <si>
+    <t>Hugong MIG/MAG aparat za zavarivanje sinergijski NVPM 500 pulse, 500A, 380V</t>
+  </si>
+  <si>
+    <t>71447401</t>
+  </si>
+  <si>
+    <t>INE 55B FI 3,25</t>
+  </si>
+  <si>
+    <t>75501501</t>
+  </si>
+  <si>
+    <t>INOX B 13 Fe FI 4.0</t>
+  </si>
+  <si>
+    <t>75200301</t>
+  </si>
+  <si>
+    <t>INOX B 13/4 Fe FI 2.5</t>
+  </si>
+  <si>
+    <t>75500501</t>
+  </si>
+  <si>
+    <t>INOX B 13/4 Fe FI 4.0</t>
+  </si>
+  <si>
+    <t>75202301</t>
+  </si>
+  <si>
+    <t>INOX B 17 Fe FI 2.5</t>
+  </si>
+  <si>
+    <t>75402401</t>
+  </si>
+  <si>
+    <t>INOX B 17 Fe FI 3.25</t>
+  </si>
+  <si>
+    <t>75502401</t>
+  </si>
+  <si>
+    <t>INOX B 17 Fe FI 4.0</t>
+  </si>
+  <si>
+    <t>75602401</t>
+  </si>
+  <si>
+    <t>INOX B 17 Fe FI 5.0</t>
+  </si>
+  <si>
+    <t>75204301</t>
+  </si>
+  <si>
+    <t>INOX B 17 MoFe FI 2.5</t>
+  </si>
+  <si>
+    <t>75404401</t>
+  </si>
+  <si>
+    <t>INOX B 17 MoFe FI 3.25</t>
+  </si>
+  <si>
+    <t>75504401</t>
+  </si>
+  <si>
+    <t>INOX B 17 MoFe FI 4.0</t>
+  </si>
+  <si>
+    <t>75604401</t>
+  </si>
+  <si>
+    <t>INOX B 17 MoFe FI 5.0</t>
+  </si>
+  <si>
+    <t>75241301</t>
+  </si>
+  <si>
+    <t>INOX B 18/8/6 FI 2.5</t>
+  </si>
+  <si>
+    <t>75241302</t>
+  </si>
+  <si>
+    <t>INOX B 18/8/6 FI 3.25</t>
+  </si>
+  <si>
+    <t>75541401</t>
+  </si>
+  <si>
+    <t>INOX B 18/8/6 FI 4.0</t>
+  </si>
+  <si>
+    <t>75641501</t>
+  </si>
+  <si>
+    <t>INOX B 18/8/6 FI 5.0</t>
+  </si>
+  <si>
+    <t>75219301</t>
+  </si>
+  <si>
+    <t>INOX B 19/12/3 Nb FI 2.5</t>
+  </si>
+  <si>
+    <t>75419401</t>
+  </si>
+  <si>
+    <t>INOX B 19/12/3 Nb FI 3.25</t>
+  </si>
+  <si>
+    <t>75209301</t>
+  </si>
+  <si>
+    <t>INOX B 19/9 Nb FI 2.5</t>
+  </si>
+  <si>
+    <t>75409401</t>
+  </si>
+  <si>
+    <t>INOX B 19/9 Nb FI 3.25</t>
+  </si>
+  <si>
+    <t>75509401</t>
+  </si>
+  <si>
+    <t>INOX B 19/9 Nb FI 4.0</t>
+  </si>
+  <si>
+    <t>75133301</t>
+  </si>
+  <si>
+    <t>INOX B 25/20 FI 2.0</t>
+  </si>
+  <si>
+    <t>75233301</t>
+  </si>
+  <si>
+    <t>INOX B 25/20 FI 2.5</t>
+  </si>
+  <si>
+    <t>75433401</t>
+  </si>
+  <si>
+    <t>INOX B 25/20 FI 3.25</t>
+  </si>
+  <si>
+    <t>75533401</t>
+  </si>
+  <si>
+    <t>INOX B 25/20 FI 4.0</t>
+  </si>
+  <si>
+    <t>75248301</t>
+  </si>
+  <si>
+    <t>INOX B 70/15 FI 2.5</t>
+  </si>
+  <si>
+    <t>75448401</t>
+  </si>
+  <si>
+    <t>INOX B 70/15 FI 3.25</t>
+  </si>
+  <si>
+    <t>75242301</t>
+  </si>
+  <si>
+    <t>INOX R 18/8/6 Fe FI 2.5</t>
+  </si>
+  <si>
+    <t>75442401</t>
+  </si>
+  <si>
+    <t>INOX R 18/8/6 Fe FI 3.25</t>
+  </si>
+  <si>
+    <t>75542501</t>
+  </si>
+  <si>
+    <t>INOX R 18/8/6 Fe FI 4.0</t>
+  </si>
+  <si>
+    <t>75218301</t>
+  </si>
+  <si>
+    <t>INOX R 19/12/3 Nb FI 2.5</t>
+  </si>
+  <si>
+    <t>75418401</t>
+  </si>
+  <si>
+    <t>INOX R 19/12/3 Nb FI 3.25</t>
+  </si>
+  <si>
+    <t>75518401</t>
+  </si>
+  <si>
+    <t>INOX R 19/12/3 Nb FI 4.0</t>
+  </si>
+  <si>
+    <t>75618401</t>
+  </si>
+  <si>
+    <t>INOX R 19/12/3 Nb FI 5.0</t>
+  </si>
+  <si>
+    <t>75218302</t>
+  </si>
+  <si>
+    <t>INOX R 19/12/3 NC fi 2.0</t>
+  </si>
+  <si>
+    <t>75218303</t>
+  </si>
+  <si>
+    <t>INOX R 19/12/3 NC fi 2.5</t>
+  </si>
+  <si>
+    <t>75218304</t>
+  </si>
+  <si>
+    <t>INOX R 19/12/3 NC fi 3.25</t>
+  </si>
+  <si>
+    <t>75218305</t>
+  </si>
+  <si>
+    <t>INOX R 19/12/3 NC fi 4.0</t>
+  </si>
+  <si>
+    <t>75208301</t>
+  </si>
+  <si>
+    <t>INOX R 19/9 Nb FI 2.5</t>
+  </si>
+  <si>
+    <t>75408401</t>
+  </si>
+  <si>
+    <t>INOX R 19/9 Nb FI 3.25</t>
+  </si>
+  <si>
+    <t>75508401</t>
+  </si>
+  <si>
+    <t>INOX R 19/9 Nb FI 4.0</t>
+  </si>
+  <si>
+    <t>75608401</t>
+  </si>
+  <si>
+    <t>INOX R 19/9 Nb FI 5.0</t>
+  </si>
+  <si>
+    <t>75110301</t>
+  </si>
+  <si>
+    <t>INOX R 19/9 NC FI 2.0</t>
+  </si>
+  <si>
+    <t>75210301</t>
+  </si>
+  <si>
+    <t>INOX R 19/9 NC FI 2.5</t>
+  </si>
+  <si>
+    <t>75410401</t>
+  </si>
+  <si>
+    <t>INOX R 19/9 NC FI 3.25</t>
+  </si>
+  <si>
+    <t>75510401</t>
+  </si>
+  <si>
+    <t>INOX R 19/9 NC Fi 4.0</t>
+  </si>
+  <si>
+    <t>75610401</t>
+  </si>
+  <si>
+    <t>INOX R 19/9 NC FI 5.0</t>
+  </si>
+  <si>
+    <t>75217301</t>
+  </si>
+  <si>
+    <t>INOX R 20/25L FI 2.5</t>
+  </si>
+  <si>
+    <t>75417401</t>
+  </si>
+  <si>
+    <t>INOX R 20/25L FI 3.25</t>
+  </si>
+  <si>
+    <t>75517401</t>
+  </si>
+  <si>
+    <t>INOX R 20/25L FI 4.0</t>
+  </si>
+  <si>
+    <t>75239301</t>
+  </si>
+  <si>
+    <t>INOX R 22/12/3 Fe FI 2.5</t>
+  </si>
+  <si>
+    <t>75439401</t>
+  </si>
+  <si>
+    <t>INOX R 22/12/3 Fe FI 3.25</t>
+  </si>
+  <si>
+    <t>75539401</t>
+  </si>
+  <si>
+    <t>INOX R 22/12/3 Fe FI 4.0</t>
+  </si>
+  <si>
+    <t>75639401</t>
+  </si>
+  <si>
+    <t>INOX R 22/12/3 Fe FI 5.0</t>
+  </si>
+  <si>
+    <t>75231301</t>
+  </si>
+  <si>
+    <t>INOX R 25/14 NC FI 2.5</t>
+  </si>
+  <si>
+    <t>75431401</t>
+  </si>
+  <si>
+    <t>INOX R 25/14 NC FI 3.25</t>
+  </si>
+  <si>
+    <t>75531401</t>
+  </si>
+  <si>
+    <t>INOX R 25/14 NC FI 4.0</t>
+  </si>
+  <si>
+    <t>75631401</t>
+  </si>
+  <si>
+    <t>INOX R 25/14 NC FI 5.0</t>
+  </si>
+  <si>
+    <t>75234301</t>
+  </si>
+  <si>
+    <t>INOX R 25/20 FI 2.5</t>
+  </si>
+  <si>
+    <t>75434401</t>
+  </si>
+  <si>
+    <t>INOX R 25/20 FI 3.25</t>
+  </si>
+  <si>
+    <t>75534401</t>
+  </si>
+  <si>
+    <t>INOX R 25/20 FI 4.0</t>
+  </si>
+  <si>
+    <t>75228301</t>
+  </si>
+  <si>
+    <t>INOX R 25/4 Fe FI 2.5</t>
+  </si>
+  <si>
+    <t>75428401</t>
+  </si>
+  <si>
+    <t>INOX R 25/4 Fe FI 3.25</t>
+  </si>
+  <si>
+    <t>75528401</t>
+  </si>
+  <si>
+    <t>INOX R 25/4 Fe FI 4.0</t>
+  </si>
+  <si>
+    <t>75146301</t>
+  </si>
+  <si>
+    <t>INOX R 29/9 FI 2.0</t>
+  </si>
+  <si>
+    <t>75246301</t>
+  </si>
+  <si>
+    <t>INOX R 29/9 FI 2.5</t>
+  </si>
+  <si>
+    <t>75446401</t>
+  </si>
+  <si>
+    <t>INOX R 29/9 FI 3.25</t>
+  </si>
+  <si>
+    <t>75546401</t>
+  </si>
+  <si>
+    <t>INOX R 29/9 FI 4.0</t>
+  </si>
+  <si>
+    <t>75646401</t>
+  </si>
+  <si>
+    <t>INOX R 29/9 FI 5.0</t>
+  </si>
+  <si>
+    <t>78507401</t>
+  </si>
+  <si>
+    <t>JADRAN S FI 4.0</t>
+  </si>
+  <si>
+    <t>78207301</t>
+  </si>
+  <si>
+    <t>JADRANKA FI 2.5</t>
+  </si>
+  <si>
+    <t>78407401</t>
+  </si>
+  <si>
+    <t>JADRANKA FI 3,25</t>
+  </si>
+  <si>
+    <t>295602</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 12,7 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295604</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 12,7 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295594</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 12,7 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295609</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 12,7 mm, sečivo 6, visina 25 mm</t>
+  </si>
+  <si>
+    <t>295621</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 16 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295475</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 3 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295482</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295521</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 6 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295525</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 6 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295531</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295506</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 6,3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295552</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 8 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295563</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 9,6 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295568</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 A, prečnik 9,6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295603</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 12,7 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295605</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 12,7 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295595</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 12,7 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295610</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 12,7 mm, sečivo 6, visina 25 mm</t>
+  </si>
+  <si>
+    <t>295622</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 16 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295476</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 3 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295483</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295522</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 6 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295526</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 6 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295532</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295507</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 6.3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295553</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 8 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295564</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 9,6 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295569</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 B, prečnik 9,6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295747</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 12,7 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295741</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 12,7 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295753</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 12,7 mm, sečivo 6, visina 25 mm</t>
+  </si>
+  <si>
+    <t>295750</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 12.7 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295763</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 16 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295649</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 3 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295654</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295686</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 6 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295688</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 6 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295694</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295673</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 6,3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295713</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 8 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295727</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 9,6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295725</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 C, prečnik 936 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295856</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 12,7 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295857</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 12,7 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295859</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 12,7 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295868</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 16 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295778</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 3 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295784</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295798</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 4 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295815</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 6 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295819</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295831</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 8 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295843</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 9,36 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>300054</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 D, prečnik 9,6 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295925</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 E, prečnik 12,7 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295909</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 E, prečnik 8 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295916</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 E, prečnik 9,6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296007</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 F, prečnik 12,7 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>296010</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 F, prečnik 12,7 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296020</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 F, prečnik 16 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295946</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 F, prečnik 3 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>295951</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 F, prečnik 3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295971</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 F, prečnik 6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295978</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 F, prečnik 8 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>295985</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 F, prečnik 9,6 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>295987</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 F, prečnik 9,6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296079</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 G, prečnik 12,7 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296086</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 G, prečnik 12,7 mm, sečivo 6, visina 25 mm</t>
+  </si>
+  <si>
+    <t>296043</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 G, prečnik 3 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>296047</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 G, prečnik 3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296058</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 G, prečnik 6 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>296062</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 G, prečnik 6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296055</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 G, prečnik 6,3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296066</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 G, prečnik 8 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296074</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 G, prečnik 9,6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>297076</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 H, prečnik 12,7 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>296194</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 H, prečnik 12,7 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296106</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 H, prečnik 3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>300046</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 H, prečnik 6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296193</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 H, prečnik 8 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>297074</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 H, prečnik 9,6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>297470</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 L, prečnik 12,7 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>296192</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 L, prečnik 12,7 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296199</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 L, prečnik 3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296200</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 L, prečnik 6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296205</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 L, prečnik 8 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>300055</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 L, prečnik 9,6 mm, sečivo 3</t>
+  </si>
+  <si>
+    <t>296201</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 L, prečnik 9,6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296145</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 M, prečnik 12,7 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>296148</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 M, prečnik 12,7 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296204</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 M, prečnik 3 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>296114</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 M, prečnik 3 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296133</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 M, prečnik 6 mm, sečivo 2</t>
+  </si>
+  <si>
+    <t>296136</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 M, prečnik 6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>300052</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 M, prečnik 8 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>296144</t>
+  </si>
+  <si>
+    <t>Karbidno glodalo HF 100 M, prečnik 9,6 mm, sečivo 6</t>
+  </si>
+  <si>
+    <t>DW682K</t>
+  </si>
+  <si>
+    <t>Kekserica za drvo DW682K DeWALT</t>
+  </si>
+  <si>
+    <t>TAURNUS</t>
+  </si>
+  <si>
+    <t>Konferencijska stolica TAURNUS TN MAXI+TA</t>
+  </si>
+  <si>
+    <t>DWE560</t>
+  </si>
+  <si>
+    <t>Kružna testera 1350W 65 mm DWE560</t>
+  </si>
+  <si>
+    <t>LAMBASIC 60</t>
+  </si>
+  <si>
+    <t>Lamel disk BASIC FI 115 G60</t>
+  </si>
+  <si>
+    <t>LAMBASIC100</t>
+  </si>
+  <si>
+    <t>Lamel disk BASIC Ø115 G100</t>
+  </si>
+  <si>
+    <t>LAMBASIC120</t>
+  </si>
+  <si>
+    <t>Lamel disk BASIC Ø115 G120</t>
+  </si>
+  <si>
+    <t>LAMBASIC40</t>
+  </si>
+  <si>
+    <t>Lamel disk BASIC Ø115 G40</t>
+  </si>
+  <si>
+    <t>LAMBASIC 80</t>
+  </si>
+  <si>
+    <t>Lamel disk BASIC Ø115 G80</t>
+  </si>
+  <si>
+    <t>LAMCERAMIC 40</t>
+  </si>
+  <si>
+    <t>Lamel disk CERAMIC FI 115 G40</t>
+  </si>
+  <si>
+    <t>LAMCERAMIC 60</t>
+  </si>
+  <si>
+    <t>Lamel disk CERAMIC FI 115 G60</t>
+  </si>
+  <si>
+    <t>LAMCERAMIC 80</t>
+  </si>
+  <si>
+    <t>Lamel disk CERAMIC FI 115 G80</t>
+  </si>
+  <si>
+    <t>LAMCERAMIC 401</t>
+  </si>
+  <si>
+    <t>Lamel disk CERAMIC FI 125 G40</t>
+  </si>
+  <si>
+    <t>LAMCERAMIC 601</t>
+  </si>
+  <si>
+    <t>Lamel disk CERAMIC FI 125 G60</t>
+  </si>
+  <si>
+    <t>LAMCERAMIC 801</t>
+  </si>
+  <si>
+    <t>Lamel disk CERAMIC FI 125 G80</t>
+  </si>
+  <si>
+    <t>LAMECO100</t>
+  </si>
+  <si>
+    <t>Lamel disk ECO Ø 115 G100</t>
+  </si>
+  <si>
+    <t>LAMECO120</t>
+  </si>
+  <si>
+    <t>Lamel disk ECO Ø 115 G120</t>
+  </si>
+  <si>
+    <t>LAMECO40</t>
+  </si>
+  <si>
+    <t>Lamel disk ECO Ø 115 G40</t>
+  </si>
+  <si>
+    <t>LAMECO60</t>
+  </si>
+  <si>
+    <t>Lamel disk ECO Ø 115 G60</t>
+  </si>
+  <si>
+    <t>LAMECO80</t>
+  </si>
+  <si>
+    <t>Lamel disk ECO Ø 115 G80</t>
+  </si>
+  <si>
+    <t>LAMENERGY100</t>
+  </si>
+  <si>
+    <t>Lamel disk ENERGY Ø 115 G100</t>
+  </si>
+  <si>
+    <t>LAMENERGY120</t>
+  </si>
+  <si>
+    <t>Lamel disk ENERGY Ø 115 G120</t>
+  </si>
+  <si>
+    <t>LAMENERGY40</t>
+  </si>
+  <si>
+    <t>Lamel disk ENERGY Ø 115 G40</t>
+  </si>
+  <si>
+    <t>LAMENERGY60</t>
+  </si>
+  <si>
+    <t>Lamel disk ENERGY Ø 115 G60</t>
+  </si>
+  <si>
+    <t>LAMENERGY80</t>
+  </si>
+  <si>
+    <t>Lamel disk ENERGY Ø 115 G80</t>
+  </si>
+  <si>
+    <t>LAMENERGY1100</t>
+  </si>
+  <si>
+    <t>Lamel disk ENERGY Ø 125 G100</t>
+  </si>
+  <si>
+    <t>LAMENERGY1120</t>
+  </si>
+  <si>
+    <t>Lamel disk ENERGY Ø 125 G120</t>
+  </si>
+  <si>
+    <t>LAMENERGY140</t>
+  </si>
+  <si>
+    <t>Lamel disk ENERGY Ø 125 G40</t>
+  </si>
+  <si>
+    <t>LAMENERGY160</t>
+  </si>
+  <si>
+    <t>Lamel disk ENERGY Ø 125 G60</t>
+  </si>
+  <si>
+    <t>LAMENERGY180</t>
+  </si>
+  <si>
+    <t>Lamel disk ENERGY Ø 125 G80</t>
+  </si>
+  <si>
+    <t>LAMEXTREME 100</t>
+  </si>
+  <si>
+    <t>Lamel disk EXTREME FI 115 G100</t>
+  </si>
+  <si>
+    <t>LAMEXTREME 120</t>
+  </si>
+  <si>
+    <t>Lamel disk EXTREME FI 115 G120</t>
+  </si>
+  <si>
+    <t>LAMEXTREME 40</t>
+  </si>
+  <si>
+    <t>Lamel disk EXTREME FI 115 G40</t>
+  </si>
+  <si>
+    <t>LAMEXTREME 60</t>
+  </si>
+  <si>
+    <t>Lamel disk EXTREME FI 115 G60</t>
+  </si>
+  <si>
+    <t>LAMEXTREME 80</t>
+  </si>
+  <si>
+    <t>Lamel disk EXTREME FI 115 G80</t>
+  </si>
+  <si>
+    <t>LAMEXTREME 1001</t>
+  </si>
+  <si>
+    <t>Lamel disk EXTREME FI 125 G100</t>
+  </si>
+  <si>
+    <t>LAMEXTREME 1201</t>
+  </si>
+  <si>
+    <t>Lamel disk EXTREME FI 125 G120</t>
+  </si>
+  <si>
+    <t>LAMEXTREME 401</t>
+  </si>
+  <si>
+    <t>Lamel disk EXTREME FI 125 G40</t>
+  </si>
+  <si>
+    <t>LAMEXTREME 601</t>
+  </si>
+  <si>
+    <t>Lamel disk EXTREME FI 125 G60</t>
+  </si>
+  <si>
+    <t>LAMEXTREME 801</t>
+  </si>
+  <si>
+    <t>Lamel disk EXTREME FI 125 G80</t>
+  </si>
+  <si>
+    <t>SMT 624</t>
+  </si>
+  <si>
+    <t>Lamelasti brusni disk SMT 624 SUPRA, Ø 180 x 22,23 mm G40</t>
+  </si>
+  <si>
+    <t>Lamelasti brusni disk SMT 624 SUPRA, Ø 180 x 22,23 mm G60</t>
+  </si>
+  <si>
+    <t>Lamelasti brusni disk SMT 624 SUPRA, Ø 180 x 22,23 mm G80</t>
+  </si>
+  <si>
+    <t>322800</t>
+  </si>
+  <si>
+    <t>Lamelasti brusni disk SMT 628 SUPRA, 125 x 22,23 mm, granulacija 120, Maks. RPM 12.200 1/min</t>
+  </si>
+  <si>
+    <t>DW088K</t>
+  </si>
+  <si>
+    <t>Laser sa ukrštenim linijama DW088K</t>
+  </si>
+  <si>
+    <t>SOF00500</t>
+  </si>
+  <si>
+    <t>Microsoft</t>
+  </si>
+  <si>
+    <t>MICROSOFT Windows 10 Pro 64bit GGK Eng Intl (4YR-00257)</t>
+  </si>
+  <si>
+    <t>SOF01127</t>
+  </si>
+  <si>
+    <t>MICROSOFT Windows 11 Home 64bit Eng Intl OEM (KW9-00632)</t>
+  </si>
+  <si>
+    <t>SOF01518</t>
+  </si>
+  <si>
+    <t>MICROSOFT Windows 11 Home 64bit GGK Eng Intl (L3P-00092)</t>
+  </si>
+  <si>
+    <t>SOF01128</t>
+  </si>
+  <si>
+    <t>MICROSOFT Windows 11 Pro 64bit Eng Intl OEM (FQC-10528)</t>
+  </si>
+  <si>
+    <t>SOF01531</t>
+  </si>
+  <si>
+    <t>MICROSOFT Windows 11 Pro 64bit GGK Eng Intl (4YR-00316)</t>
+  </si>
+  <si>
+    <t>SOF01110</t>
+  </si>
+  <si>
+    <t>MICROSOFT Windows Server 2022 Standard 64bit English DVD 16 Core (P73-08328)</t>
+  </si>
+  <si>
+    <t>94012482</t>
+  </si>
+  <si>
+    <t>MIG 17 FI 1.2</t>
+  </si>
+  <si>
+    <t>93108482</t>
+  </si>
+  <si>
+    <t>MIG 18/8/6 FI 0.8</t>
+  </si>
+  <si>
+    <t>93110482</t>
+  </si>
+  <si>
+    <t>MIG 18/8/6 FI 1.0</t>
+  </si>
+  <si>
+    <t>93112482</t>
+  </si>
+  <si>
+    <t>MIG 18/8/6 FI 1.2</t>
+  </si>
+  <si>
+    <t>93116482</t>
+  </si>
+  <si>
+    <t>MIG 18/8/6 FI 1.6</t>
+  </si>
+  <si>
+    <t>95908412</t>
+  </si>
+  <si>
+    <t>MIG 19/12/3 NCSi FI 0.8</t>
+  </si>
+  <si>
+    <t>93610482</t>
+  </si>
+  <si>
+    <t>MIG 19/12/3 NCSi FI 1.0</t>
+  </si>
+  <si>
+    <t>93612482</t>
+  </si>
+  <si>
+    <t>MIG 19/12/3 NCSi FI 1.2</t>
+  </si>
+  <si>
+    <t>94308482</t>
+  </si>
+  <si>
+    <t>MIG 19/9 NbSi FI 0.8</t>
+  </si>
+  <si>
+    <t>94312482</t>
+  </si>
+  <si>
+    <t>MIG 19/9 NbSi FI 1.2</t>
+  </si>
+  <si>
+    <t>93208482</t>
+  </si>
+  <si>
+    <t>MIG 19/9 NCSi FI 0.8</t>
+  </si>
+  <si>
+    <t>93210482</t>
+  </si>
+  <si>
+    <t>MIG 19/9 NCSi FI 1.0</t>
+  </si>
+  <si>
+    <t>93212482</t>
+  </si>
+  <si>
+    <t>MIG 19/9 NCSi FI 1.2</t>
+  </si>
+  <si>
+    <t>93216412</t>
+  </si>
+  <si>
+    <t>MIG 19/9 NCSi FI 1.6</t>
+  </si>
+  <si>
+    <t>93308482</t>
+  </si>
+  <si>
+    <t>MIG 25/14 NCSi FI 0.8</t>
+  </si>
+  <si>
+    <t>93310482</t>
+  </si>
+  <si>
+    <t>MIG 25/14 NCSi FI 1.0</t>
+  </si>
+  <si>
+    <t>93312482</t>
+  </si>
+  <si>
+    <t>MIG 25/14 NCSi FI 1.2</t>
+  </si>
+  <si>
+    <t>93410482</t>
+  </si>
+  <si>
+    <t>MIG 25/20 FI 1.0</t>
+  </si>
+  <si>
+    <t>93412482</t>
+  </si>
+  <si>
+    <t>MIG 25/20 FI 1.2</t>
+  </si>
+  <si>
+    <t>93508482</t>
+  </si>
+  <si>
+    <t>MIG 29/9 FI 0.8</t>
+  </si>
+  <si>
+    <t>93510482</t>
+  </si>
+  <si>
+    <t>MIG 29/9 FI 1.0</t>
+  </si>
+  <si>
+    <t>93512482</t>
+  </si>
+  <si>
+    <t>MIG 29/9 FI 1.2</t>
+  </si>
+  <si>
+    <t>91710182</t>
+  </si>
+  <si>
+    <t>MIG 75 FI 1.0</t>
+  </si>
+  <si>
+    <t>91712150</t>
+  </si>
+  <si>
+    <t>MIG 75 FI 1.2</t>
+  </si>
+  <si>
+    <t>91810150</t>
+  </si>
+  <si>
+    <t>MIG Mo FI 1.0</t>
+  </si>
+  <si>
+    <t>91812150</t>
+  </si>
+  <si>
+    <t>MIG Mo FI 1.2</t>
+  </si>
+  <si>
+    <t>AGV12-125X</t>
+  </si>
+  <si>
+    <t>Milwaukee čeona brusilica 500W – DG30E</t>
+  </si>
+  <si>
+    <t>DGL 30E</t>
+  </si>
+  <si>
+    <t>Milwaukee čeona brusilica 600W – DGL 30E</t>
+  </si>
+  <si>
+    <t>AGV 17-180 XC DMS</t>
+  </si>
+  <si>
+    <t>Milwaukee ugaona brusilica 180mm 1750W – AGV 17-180 XC DMS</t>
+  </si>
+  <si>
+    <t>AGV 24-230 GE</t>
+  </si>
+  <si>
+    <t>Milwaukee ugaona brusilica 230mm 2400W – AGV 24-230 GE</t>
+  </si>
+  <si>
+    <t>AGVM 26-230 GEX</t>
+  </si>
+  <si>
+    <t>Milwaukee ugaona brusilica 230mm 2600W – AGVM 26-230 GEX</t>
+  </si>
+  <si>
+    <t>AGV10-125 EK</t>
+  </si>
+  <si>
+    <t>Milwaukee Ugaona brusilica FI 125mm 1200W AGV10-125 EK</t>
+  </si>
+  <si>
+    <t>Milwaukee ugaona brusilica FI 125mm 1200W AGV12-125X</t>
+  </si>
+  <si>
+    <t>AGV 22-230 E</t>
+  </si>
+  <si>
+    <t>Milwaukee ugaona brusilica FI 230mm 2200W – AGV 22-230 E</t>
+  </si>
+  <si>
+    <t>AGV 15-125 XE DEG-SET</t>
+  </si>
+  <si>
+    <t>Milwaukee ugaona brusilica sa odsisavanjem 125mm 1550W – AGV 15-125 XE DEG-SET</t>
+  </si>
+  <si>
+    <t>AGV 15-125 XE</t>
+  </si>
+  <si>
+    <t>Milwaukee ugaona brusilica sa regulacijom 125mm 1550W - AGV 15-125 XE</t>
+  </si>
+  <si>
+    <t>AGV 17-125 XE</t>
+  </si>
+  <si>
+    <t>Milwaukee ugaona brusilica sa regulacijom 125mm 1750W – AGV 17-125 XE</t>
+  </si>
+  <si>
+    <t>75270301</t>
+  </si>
+  <si>
+    <t>MONEL FI 2.5</t>
+  </si>
+  <si>
+    <t>78401401</t>
+  </si>
+  <si>
+    <t>NEUTRAL fi 3.25</t>
+  </si>
+  <si>
+    <t>78501501</t>
+  </si>
+  <si>
+    <t>NEUTRAL fi 4.0</t>
+  </si>
+  <si>
+    <t>QX 350</t>
+  </si>
+  <si>
+    <t>Phoenix XQ 350 puls DW</t>
+  </si>
+  <si>
+    <t>CEL 160</t>
+  </si>
+  <si>
+    <t>Pico 160 cel puls</t>
+  </si>
+  <si>
+    <t>TKG 220</t>
+  </si>
+  <si>
+    <t>Picomig 220 puls TKG</t>
+  </si>
+  <si>
+    <t>TG 200</t>
+  </si>
+  <si>
+    <t>Picotig 200 puls TG</t>
+  </si>
+  <si>
+    <t>TG 220</t>
+  </si>
+  <si>
+    <t>Picotig 220 puls DC 5P</t>
+  </si>
+  <si>
+    <t>DWS780</t>
+  </si>
+  <si>
+    <t>Potezna testera DWS780 DeWalt</t>
+  </si>
+  <si>
+    <t>Radijal</t>
+  </si>
+  <si>
+    <t>Radijalni ventilatori</t>
+  </si>
+  <si>
+    <t>Denver TCU-206</t>
+  </si>
+  <si>
+    <t>Radio CD Player Denver TCU-206, Bela</t>
+  </si>
+  <si>
+    <t>Denver TCU-2061</t>
+  </si>
+  <si>
+    <t>Radio CD Player Denver TCU-206, Crna</t>
+  </si>
+  <si>
+    <t>Denver TCU-211</t>
+  </si>
+  <si>
+    <t>Radio CD Player Denver TCU-211, Crna</t>
+  </si>
+  <si>
+    <t>Sencor SPT 1600 BGN</t>
+  </si>
+  <si>
+    <t>Radio CD Player Sencor SPT 1600 BGN, Crno-zelena</t>
+  </si>
+  <si>
+    <t>Sencor SPT 1600 BS</t>
+  </si>
+  <si>
+    <t>Radio CD Player Sencor SPT 1600 BS, Crno-siva</t>
+  </si>
+  <si>
+    <t>CAS01942</t>
+  </si>
+  <si>
+    <t>RAIDMAX</t>
+  </si>
+  <si>
+    <t>RAIDMAX Napajanje 735W Vortex RX-735AP-V 80PLUS BRONZE</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1,6x22,23 mm, A 346 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1,6x22,23 mm, A 46 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1,6x22,23 mm, A 646 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1,6x22,23 mm, A 946 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1x22,23 mm, A 560 AC ACCU</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1x22,23 mm, A 60 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1x22,23 mm, A 60 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1x22,23 mm, A 60 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1x22,23 mm, A 60 TZ Special D.I.Y. pakovanjima,Klingspor</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1x22,23 mm, A 660 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x1x22. 23, A60 R Supra, Klingspor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rezna pl. Ø115x1x22.23, A60 R Supra, Klingspor </t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x2,5x22,23 mm, A 46 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x2.5x22,23 mm, A 24 R/36 Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x2.5x22,23 mm, A 24 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x2.5x22,23 mm, A24 N Supra</t>
+  </si>
+  <si>
+    <t>Ø115x2. 5x22. 23mm, A24 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x2.5x22. 23 mm, A24 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x2x22,23 mm, A 36 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x2x22,23 mm, A 36 TZ Special</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ø115x3x22. 23</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø115x3x22. 23 mm, A24 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1,6x22,23 mm, A 346 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1,6x22,23 mm, A 46 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1,6x22,23 mm, A 646 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1,6x22,23 mm, A 946 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1x22,23 mm, A 560 AC ACCU</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1x22,23 mm, A 60 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1x22,23 mm, A 60 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1x22,23 mm, A 60 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1x22,23 mm, A 60 TZ Special D.I.Y. pakovanjima</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1x22,23 mm, A 60 TZ Special D.I.Y. pakovanjima,Klingspor</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x1x22,23 mm, A 660 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x2,5x22,23 mm, A 46 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x2.5x22,23 mm, A 24 R/36 Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x2.5x22,23 mm, A24 N Supra</t>
+  </si>
+  <si>
+    <t>Ø125x2. 5x22. 23mm, A24 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x2.5x22. 23 mm, A24 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x2x22,23 mm, A 36 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø125x2x22,23 mm, A 36 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø150x1,6x22,23 mm, A 46 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø150x1,6x22,23 mm, A 646 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø150x1,6x22,23 mm, A 946 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø150x2.5x22,23 mm, A24 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø150x2x22,23 mm, A 36 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø180x1,6x22,23 mm, A 46 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø180x1,6x22,23 mm, A 646 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø180x1,6x22,23 mm, A 946 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø180x2,5x22,23 mm, A 36 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø180x2x22,23 mm, A 36 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø180x3x22,23 mm, A 24 R/36 Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø180x3x22,23 mm, A 24 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø180x3x22,23 mm, A 46 N Supra,Klingspor</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø180x3x22,23 mm, A 46 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø180x3x22,23 mm, A24 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø230x1,9x22,23 mm, A 46 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø230x1,9x22,23 mm, A 646 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø230x1,9x22,23 mm, A 946 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø230x2,5x22,23 mm, A 36 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø230x2x22,23 mm, A 36 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø230x3x22,23 mm, A 24 R/36 Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø230x3x22,23 mm, A 24 TZ Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø230x3x22,23 mm, A 46 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø230x3x22,23 mm, A24 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø250x3x32 mm, A 24 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø300x2,5x22,23 mm, A 930 N Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø300x2.5x25,4 mm, A 330 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø300x3.5x20 mm, A 24 R Special</t>
+  </si>
+  <si>
+    <t>Ø300x3.5x20 mm, A24 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø300x3.5x20 mm, A24 Extra</t>
+  </si>
+  <si>
+    <t>Ø300x3.5x22,23 mm, A24 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø300x3.5x22,23 mm, A24 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø300x3.5x22.23 mm, A 24 R Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø300x3x22,23 mm, A 24 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø300x3x25,4 mm, A 24 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø300x3x30 mm, A 24 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø300x3x32 mm, A 24 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø305x3,5x22,23 mm, A 624 SX Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø305x3,5x22,23 mm, A 924 SX SPECIAL</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø350x2,5x25,4 mm, A 630 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø350x2.5x25,4 mm, A 330 Extra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø350x3,5x25,4 mm, A 24 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø350x3,5x32 mm, A 24 R Supra</t>
+  </si>
+  <si>
+    <t>Ø350x3.5x25,4 mm, A24 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø350x3.5x25,4 mm, A24 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø350x3x22,23 mm, A 930 N Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø350x4x20 mm, A 24 R Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø350x4x22,23 mm, A 24 R Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø350x4x25,4 mm, A 24 R Special</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø356x4x22,23 mm, A 624 SX Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø356x4x22,23 mm, A 924 SX SPECIAL</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø356x4x25,4 mm, A 624 SX Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø356x4x25,4 mm, A 924 SX SPECIAL</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø400x4,5x25,4 mm, A 24 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø400x4,5x32 mm, A 24 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø400x4,5x40 mm, A 24 R Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø406x4x25,4 mm, A 624 SX Supra</t>
+  </si>
+  <si>
+    <t>Rezna pl. Ø406x4x25,4 mm, A 924 SX SPECIAL</t>
+  </si>
+  <si>
+    <t>257876</t>
+  </si>
+  <si>
+    <t>Rezna ploča A 60 TZ SPECIAL D.I.Y. pakovanjima 115 x 1 x 22,23 mm</t>
+  </si>
+  <si>
+    <t>Šifra proizvoda: 257875</t>
+  </si>
+  <si>
+    <t>ALU1151</t>
+  </si>
+  <si>
+    <t>Rezna ploča ALU BRASS COPPER FI 115x1x22</t>
+  </si>
+  <si>
+    <t>REZENERGY125</t>
+  </si>
+  <si>
+    <t>Rezna ploča ENERGY FI  125x1x22</t>
+  </si>
+  <si>
+    <t>REZENERGY230</t>
+  </si>
+  <si>
+    <t>Rezna ploča ENERGY FI  230x1,9x22</t>
+  </si>
+  <si>
+    <t>REZENERGY115</t>
+  </si>
+  <si>
+    <t>Rezna ploča ENERGY FI 115x1x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME2303</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME  230x3x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME115</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  115x1x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME1153</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  115x3x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME125</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  125x1x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME1253</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  125x3x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME1254</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  125x4x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME18019</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  180x1,9x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME1803</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  180x3x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME1804</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  180x4x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME23019</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  230x1,9x22</t>
+  </si>
+  <si>
+    <t>REZEXTREME30035</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  300x3,5x25,4</t>
+  </si>
+  <si>
+    <t>REZEXTREME3003</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  300x3x32</t>
+  </si>
+  <si>
+    <t>REZEXTREME3533</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  350x3,5x25,4</t>
+  </si>
+  <si>
+    <t>REZEXTREME4004</t>
+  </si>
+  <si>
+    <t>Rezna ploča EXTREME FI  400x4x32</t>
+  </si>
+  <si>
+    <t>A 60 N Supra</t>
+  </si>
+  <si>
+    <t>Rezna ploča za aluminijum Ø115 x 1.0,A 60 N Supra</t>
+  </si>
+  <si>
+    <t>DT3450</t>
+  </si>
+  <si>
+    <t>Rezna ploča za metal FI 355 mm DT3450</t>
+  </si>
+  <si>
+    <t>34332872</t>
+  </si>
+  <si>
+    <t>Rezna ploča Ø 115x1.6/22</t>
+  </si>
+  <si>
+    <t>34332868</t>
+  </si>
+  <si>
+    <t>Rezna ploča Ø 115x1/22</t>
+  </si>
+  <si>
+    <t>222997</t>
+  </si>
+  <si>
+    <t>Rezna ploča Ø 115x2.5/22</t>
+  </si>
+  <si>
+    <t>223012</t>
+  </si>
+  <si>
+    <t>D26410</t>
+  </si>
+  <si>
+    <t>Rotaciona brusilica D26410 DeWalt</t>
+  </si>
+  <si>
+    <t>DW443</t>
+  </si>
+  <si>
+    <t>Rotaciona brusilica DW443</t>
+  </si>
+  <si>
+    <t>DWE6423</t>
+  </si>
+  <si>
+    <t>Rotaciona brusilica DWE6423 DeWalt</t>
+  </si>
+  <si>
+    <t>78111301</t>
+  </si>
+  <si>
+    <t>RUTILEN 1000S FI 2.0</t>
+  </si>
+  <si>
+    <t>78411401</t>
+  </si>
+  <si>
+    <t>RUTILEN 1000S FI 3.25</t>
+  </si>
+  <si>
+    <t>78411402</t>
+  </si>
+  <si>
+    <t>RUTILEN 1000S FI 4.0</t>
+  </si>
+  <si>
+    <t>78211401</t>
+  </si>
+  <si>
+    <t>INE</t>
+  </si>
+  <si>
+    <t>RUTILEN 1000S INE 47  FI 2.5</t>
+  </si>
+  <si>
+    <t>78210401</t>
+  </si>
+  <si>
+    <t>RUTILEN 12 FI 2.5</t>
+  </si>
+  <si>
+    <t>78410401</t>
+  </si>
+  <si>
+    <t>RUTILEN 12 FI 3.25</t>
+  </si>
+  <si>
+    <t>78415401</t>
+  </si>
+  <si>
+    <t>RUTILEN 13 FI 3.25</t>
+  </si>
+  <si>
+    <t>RUTILEN 13 FI 4.0</t>
+  </si>
+  <si>
+    <t>78515501</t>
+  </si>
+  <si>
+    <t>RUTILEN 13 FI 5.0</t>
+  </si>
+  <si>
+    <t>78121301</t>
+  </si>
+  <si>
+    <t>RUTILEN 2000S FI 2.0</t>
+  </si>
+  <si>
+    <t>78221401</t>
+  </si>
+  <si>
+    <t>RUTILEN 2000S FI 2.5</t>
+  </si>
+  <si>
+    <t>78421401</t>
+  </si>
+  <si>
+    <t>RUTILEN 2000S FI 3.25</t>
+  </si>
+  <si>
+    <t>78521501</t>
+  </si>
+  <si>
+    <t>RUTILEN 2000S FI 4.0</t>
+  </si>
+  <si>
+    <t>78621501</t>
+  </si>
+  <si>
+    <t>RUTILEN 2000S FI 5.0</t>
+  </si>
+  <si>
+    <t>78237401</t>
+  </si>
+  <si>
+    <t>RUTILEN K FI 2.5</t>
+  </si>
+  <si>
+    <t>78437401</t>
+  </si>
+  <si>
+    <t>RUTILEN K FI 3.25</t>
+  </si>
+  <si>
+    <t>78423501</t>
+  </si>
+  <si>
+    <t>SEKATOR 1 FI 3.25</t>
+  </si>
+  <si>
+    <t>78523501</t>
+  </si>
+  <si>
+    <t>SEKATOR 1 FI 4.0</t>
+  </si>
+  <si>
+    <t>78623501</t>
+  </si>
+  <si>
+    <t>SEKATOR 1 FI 5.0</t>
+  </si>
+  <si>
+    <t>78425401</t>
+  </si>
+  <si>
+    <t>SEKATOR 2B FI 3.25</t>
+  </si>
+  <si>
+    <t>78525401</t>
+  </si>
+  <si>
+    <t>SEKATOR 2B FI 4.0</t>
+  </si>
+  <si>
+    <t>78625401</t>
+  </si>
+  <si>
+    <t>SEKATOR 2B FI 5.0</t>
+  </si>
+  <si>
+    <t>Apple iPhone 6s</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone 6s 32GB Gold, mn112se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone 7 32GB Gold</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone 7 32GB Gold, mn902se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone 7 32GB Silver</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone 7 32GB Silver, mn8y2se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone 8 64GB Gold</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone 8 64GB Gold, mq6j2se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone 8 64GB Silver</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone 8 64GB Silver, mq6h2se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone 8 64GB Space Grey</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone 8 64GB Space Grey, mq6g2se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone XS 256GB Silver</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone XS 256GB Silver, mt9j2se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone XS 64GB Gold</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone XS 64GB Gold, mt9g2se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone XS 64GB Silver</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone XS 64GB Silver, mt9f2se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone XS 64GB Space Grey</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone XS 64GB Space Grey, mt9e2se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone XS Max 256GB Silver</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone XS Max 256GB Silver, mt542se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone XS Max 64GB Gold</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone XS Max 64GB Gold, mt522se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone XS Max 64GB Silver</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone XS Max 64GB Silver, mt512se/a</t>
+  </si>
+  <si>
+    <t>Apple iPhone XS Max 64GB Space Grey</t>
+  </si>
+  <si>
+    <t>Smart telefon Apple iPhone XS Max 64GB Space Grey, mt502se/a</t>
+  </si>
+  <si>
+    <t>8A DS</t>
+  </si>
+  <si>
+    <t>Honor</t>
+  </si>
+  <si>
+    <t>Smart telefon Honor 8A DS Crni 6.1&amp;quot;HD+, OC 2.3 GHz/3GB/32GB/13&amp;amp;8MPix/Android 9.0</t>
+  </si>
+  <si>
+    <t>8A DS Plavi</t>
+  </si>
+  <si>
+    <t>Smart telefon Honor 8A DS Plavi 6.1&amp;quot;HD+, OC 2.3 GHz/3GB/32GB/13&amp;amp;8MPix/Android 9.0</t>
+  </si>
+  <si>
+    <t>8A DS Zlatni</t>
+  </si>
+  <si>
+    <t>Smart telefon Honor 8A DS Zlatni 6.1&amp;quot;HD+, OC 2.3 GHz/3GB/32GB/13&amp;amp;8MPix/Android 9.0</t>
+  </si>
+  <si>
+    <t>Huawei P30 DSC</t>
+  </si>
+  <si>
+    <t>Huawei</t>
+  </si>
+  <si>
+    <t>Smart telefon Huawei P30 DS Crni 6.1&amp;quot;FHD+, OC 2.6GHz/6GB/128GB/40+16+8&amp;amp;32Mpix/4G/Android 9.0</t>
+  </si>
+  <si>
+    <t>Huawei P30 DSK</t>
+  </si>
+  <si>
+    <t>Smart telefon Huawei P30 DS Kristal 6.1&amp;quot;FHD+, OC 2.6GHz/6GB/128GB/40+16+8&amp;amp;32Mpix/4G/And 9.0</t>
+  </si>
+  <si>
+    <t>Huawei P30 Lite DSP</t>
+  </si>
+  <si>
+    <t>Smart telefon Huawei P30 Lite DS Plavi 6.15&amp;quot;FHD+, OC 2.2GHz/4GB/128GB/48+8+2&amp;amp;24MPix/4G/And 9.0</t>
+  </si>
+  <si>
+    <t>Huawei Y6 C</t>
+  </si>
+  <si>
+    <t>Smart telefon Huawei Y6 2019 DS Crni 6.1&amp;quot;HD+, QC 1.4GHz/2GB/32GB/13&amp;amp;8Mpix/4G/Android 9.0</t>
+  </si>
+  <si>
+    <t>Huawei Y6 SP</t>
+  </si>
+  <si>
+    <t>Smart telefon Huawei Y6 2019 DS Safir Plavi 6.1&amp;quot;HD+,QC 1.4GHz/2GB/32GB/13&amp;amp;8Mpix/4G/Android 9.0</t>
+  </si>
+  <si>
+    <t>MeizuC</t>
+  </si>
+  <si>
+    <t>Meizu</t>
+  </si>
+  <si>
+    <t>Smart telefon Meizu 16th DS Crni 6.0&amp;quot;FHD+, OC 2.8GHz/8GB/128GB/12+20&amp;amp;20Mpix/4G/Android 8.0</t>
+  </si>
+  <si>
+    <t>Meizu M6TC</t>
+  </si>
+  <si>
+    <t>Smart telefon Meizu M6T DS Crni 5.7&amp;quot;HD+, OC 1.5GHz/3GB/32GB/13+2&amp;amp;8Mpix/4G/Android 7.0</t>
+  </si>
+  <si>
+    <t>75272301</t>
+  </si>
+  <si>
+    <t>SUPER Ni FI 2.5</t>
+  </si>
+  <si>
+    <t>75472401</t>
+  </si>
+  <si>
+    <t>SUPER Ni FI 3.25</t>
+  </si>
+  <si>
+    <t>75572401</t>
+  </si>
+  <si>
+    <t>SUPER Ni FI 4.0</t>
+  </si>
+  <si>
+    <t>75672401</t>
+  </si>
+  <si>
+    <t>SUPER Ni FI 5.0</t>
+  </si>
+  <si>
+    <t>DWE397</t>
+  </si>
+  <si>
+    <t>Testera aligator 425 mm DWE397 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE399</t>
+  </si>
+  <si>
+    <t>Testera aligator 430 mm DWE399 DeWALT</t>
+  </si>
+  <si>
+    <t>DW311K</t>
+  </si>
+  <si>
+    <t>Testera lisičji rep DW311K DeWALT</t>
+  </si>
+  <si>
+    <t>DWE305PK</t>
+  </si>
+  <si>
+    <t>Testera lisičji rep DWE305PK DeWALT</t>
+  </si>
+  <si>
+    <t>D28710</t>
+  </si>
+  <si>
+    <t>Testera za metal D28710 DeWALT</t>
+  </si>
+  <si>
+    <t>DW872</t>
+  </si>
+  <si>
+    <t>Testera za metal DW872 DeWALT</t>
+  </si>
+  <si>
+    <t>QX 230</t>
+  </si>
+  <si>
+    <t>Tetrix XQ 230 puls AC/DC Expert 3.0 5P</t>
+  </si>
+  <si>
+    <t>73155701</t>
+  </si>
+  <si>
+    <t>TIG 18/8/6 FI 1.6</t>
+  </si>
+  <si>
+    <t>73255701</t>
+  </si>
+  <si>
+    <t>TIG 18/8/6 FI 2.0</t>
+  </si>
+  <si>
+    <t>73355701</t>
+  </si>
+  <si>
+    <t>TIG 18/8/6 FI 2.4</t>
+  </si>
+  <si>
+    <t>73455701</t>
+  </si>
+  <si>
+    <t>TIG 18/8/6 FI 3.2</t>
+  </si>
+  <si>
+    <t>73957701</t>
+  </si>
+  <si>
+    <t>TIG 19/12/3 NcSi FI 1.0</t>
+  </si>
+  <si>
+    <t>73057701</t>
+  </si>
+  <si>
+    <t>TIG 19/12/3 NcSi FI 1.2</t>
+  </si>
+  <si>
+    <t>73157701</t>
+  </si>
+  <si>
+    <t>TIG 19/12/3 NcSi FI 1.6</t>
+  </si>
+  <si>
+    <t>73257701</t>
+  </si>
+  <si>
+    <t>TIG 19/12/3 NcSi FI 2.0</t>
+  </si>
+  <si>
+    <t>73357701</t>
+  </si>
+  <si>
+    <t>TIG 19/12/3 NcSi FI 2.4</t>
+  </si>
+  <si>
+    <t>73457701</t>
+  </si>
+  <si>
+    <t>TIG 19/12/3 NcSi FI 3.2</t>
+  </si>
+  <si>
+    <t>73931701</t>
+  </si>
+  <si>
+    <t>TIG 19/9 NcSi FI 1.0</t>
+  </si>
+  <si>
+    <t>73031701</t>
+  </si>
+  <si>
+    <t>TIG 19/9 NcSi FI 1.2</t>
+  </si>
+  <si>
+    <t>73131701</t>
+  </si>
+  <si>
+    <t>TIG 19/9 NcSi FI 1.6</t>
+  </si>
+  <si>
+    <t>73231701</t>
+  </si>
+  <si>
+    <t>TIG 19/9 NcSi FI 2.0</t>
+  </si>
+  <si>
+    <t>73331701</t>
+  </si>
+  <si>
+    <t>TIG 19/9 NcSi FI 2.4</t>
+  </si>
+  <si>
+    <t>73431701</t>
+  </si>
+  <si>
+    <t>TIG 19/9 NcSi FI 3.2</t>
+  </si>
+  <si>
+    <t>73631701</t>
+  </si>
+  <si>
+    <t>TIG 19/9 NcSi FI 4.0</t>
+  </si>
+  <si>
+    <t>73358701</t>
+  </si>
+  <si>
+    <t>TIG 22/9/3 LN FI 2.5</t>
+  </si>
+  <si>
+    <t>73558701</t>
+  </si>
+  <si>
+    <t>TIG 22/9/3 LN FI 3.2</t>
+  </si>
+  <si>
+    <t>73152701</t>
+  </si>
+  <si>
+    <t>TIG 25/14 NcSi FI 1.6</t>
+  </si>
+  <si>
+    <t>73252701</t>
+  </si>
+  <si>
+    <t>TIG 25/14 NcSi FI 2.0</t>
+  </si>
+  <si>
+    <t>73352701</t>
+  </si>
+  <si>
+    <t>TIG 25/14 NcSi FI 2.5</t>
+  </si>
+  <si>
+    <t>73160701</t>
+  </si>
+  <si>
+    <t>TIG 25/20 FI 1.6</t>
+  </si>
+  <si>
+    <t>73260701</t>
+  </si>
+  <si>
+    <t>TIG 25/20 FI 2.0</t>
+  </si>
+  <si>
+    <t>73360701</t>
+  </si>
+  <si>
+    <t>TIG 25/20 FI 2.5</t>
+  </si>
+  <si>
+    <t>73460701</t>
+  </si>
+  <si>
+    <t>TIG 25/20 FI 3.2</t>
+  </si>
+  <si>
+    <t>73243701</t>
+  </si>
+  <si>
+    <t>TIG CrMo FI 2.0</t>
+  </si>
+  <si>
+    <t>73343701</t>
+  </si>
+  <si>
+    <t>TIG CrMo FI 2.5</t>
+  </si>
+  <si>
+    <t>73443701</t>
+  </si>
+  <si>
+    <t>TIG CrMo FI 3.2</t>
+  </si>
+  <si>
+    <t>73281701</t>
+  </si>
+  <si>
+    <t>TIG CuSn6 FI 2.0</t>
+  </si>
+  <si>
+    <t>73281702</t>
+  </si>
+  <si>
+    <t>TIG CuSn6 FI 2.4</t>
+  </si>
+  <si>
+    <t>73281703</t>
+  </si>
+  <si>
+    <t>TIG CuSn6 FI 3.2</t>
+  </si>
+  <si>
+    <t>99516183</t>
+  </si>
+  <si>
+    <t>TIG Mo FI 1.6</t>
+  </si>
+  <si>
+    <t>99520183</t>
+  </si>
+  <si>
+    <t>TIG Mo FI 2.0</t>
+  </si>
+  <si>
+    <t>99525183</t>
+  </si>
+  <si>
+    <t>TIG Mo FI 2.4</t>
+  </si>
+  <si>
+    <t>99530183</t>
+  </si>
+  <si>
+    <t>TIG Mo FI 3,0</t>
+  </si>
+  <si>
+    <t>99616183</t>
+  </si>
+  <si>
+    <t>TIG VAC 60 FI 1.6</t>
+  </si>
+  <si>
+    <t>99620183</t>
+  </si>
+  <si>
+    <t>TIG VAC 60 FI 2.0</t>
+  </si>
+  <si>
+    <t>99625183</t>
+  </si>
+  <si>
+    <t>TIG VAC 60 FI 2.5</t>
+  </si>
+  <si>
+    <t>99630183</t>
+  </si>
+  <si>
+    <t>TIG VAC 60 FI 3.0</t>
+  </si>
+  <si>
+    <t>99716183</t>
+  </si>
+  <si>
+    <t>TIG VAC 65 FI 1.6</t>
+  </si>
+  <si>
+    <t>99720183</t>
+  </si>
+  <si>
+    <t>TIG VAC 65 FI 2.0</t>
+  </si>
+  <si>
+    <t>99725183</t>
+  </si>
+  <si>
+    <t>TIG VAC 65 FI 2.5</t>
+  </si>
+  <si>
+    <t>73444701</t>
+  </si>
+  <si>
+    <t>TIG VAC 65 FI 3.0</t>
+  </si>
+  <si>
+    <t>QX 400</t>
+  </si>
+  <si>
+    <t>Titan XQ 400 puls DW EX</t>
+  </si>
+  <si>
+    <t>80454401</t>
+  </si>
+  <si>
+    <t>TOOLDUR FI 3.25</t>
+  </si>
+  <si>
+    <t>DW331K</t>
+  </si>
+  <si>
+    <t>Ubodna testera DW331K DeWALT</t>
+  </si>
+  <si>
+    <t>DW343K</t>
+  </si>
+  <si>
+    <t>Ubodna testera DW343K DeWALT</t>
+  </si>
+  <si>
+    <t>D21805KS</t>
+  </si>
+  <si>
+    <t>Udarna bušilica D21805KS DeWALT</t>
+  </si>
+  <si>
+    <t>DWD014S</t>
+  </si>
+  <si>
+    <t>Udarna bušilica DWD014S DeWALT</t>
+  </si>
+  <si>
+    <t>DWD530KS</t>
+  </si>
+  <si>
+    <t>Udarna bušilica DWD530KS DeWALT</t>
+  </si>
+  <si>
+    <t>DWD O24S</t>
+  </si>
+  <si>
+    <t>Udarna bušilica DWDO24S DeWALT</t>
+  </si>
+  <si>
+    <t>DW292</t>
+  </si>
+  <si>
+    <t>Udarni odvijač DW292 DeWALT</t>
+  </si>
+  <si>
+    <t>D28492</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DeWALT D28492</t>
+  </si>
+  <si>
+    <t>DWE4016</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE4016 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE4151</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE4151 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE4156</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE4156 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE4157</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE4157 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE4217</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE4217 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE4233</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE4233 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE4237</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE4237 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE4257</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE4257 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE4579</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE4579 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE490</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE490 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE492</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE492 DeWALT</t>
+  </si>
+  <si>
+    <t>DWE494</t>
+  </si>
+  <si>
+    <t>Ugaona brusilica DWE494 DeWALT</t>
+  </si>
+  <si>
+    <t>DW268K</t>
+  </si>
+  <si>
+    <t>Univerzalni odvijač 540W DW268K</t>
+  </si>
+  <si>
+    <t>6806060</t>
+  </si>
+  <si>
+    <t>Vision</t>
+  </si>
+  <si>
+    <t>Univerzalni plafonski nosač za projektor Vision 1200</t>
+  </si>
+  <si>
+    <t>6806059</t>
+  </si>
+  <si>
+    <t>Univerzalni plafonski nosač za projektor Vision 600</t>
+  </si>
+  <si>
+    <t>80250301</t>
+  </si>
+  <si>
+    <t>UTOP 38 FI 2.5</t>
+  </si>
+  <si>
+    <t>80650501</t>
+  </si>
+  <si>
+    <t>UTOP 38 FI 5.0</t>
+  </si>
+  <si>
+    <t>80252301</t>
+  </si>
+  <si>
+    <t>UTOP 55 FI 2.5</t>
+  </si>
+  <si>
+    <t>80452401</t>
+  </si>
+  <si>
+    <t>UTOP 55 FI 3.25</t>
+  </si>
+  <si>
+    <t>80552501</t>
+  </si>
+  <si>
+    <t>UTOP 55 FI 4.0</t>
+  </si>
+  <si>
+    <t>80652501</t>
+  </si>
+  <si>
+    <t>UTOP 55 FI 5.0</t>
+  </si>
+  <si>
+    <t>80450401</t>
+  </si>
+  <si>
+    <t>UTOPWELD 38 fi 3.25</t>
+  </si>
+  <si>
+    <t>80550501</t>
+  </si>
+  <si>
+    <t>UTOPWELD 38 fi 4.0</t>
+  </si>
+  <si>
+    <t>91210114</t>
+  </si>
+  <si>
+    <t>Golden bridge</t>
+  </si>
+  <si>
+    <t>VAC 60 GOLDEN fi 0.8 Golden Bridge</t>
+  </si>
+  <si>
+    <t>91210112</t>
+  </si>
+  <si>
+    <t>VAC 60 GOLDEN fi 1.0 Golden Bridge</t>
+  </si>
+  <si>
+    <t>91210113</t>
+  </si>
+  <si>
+    <t>VAC 60 GOLDEN fi 1.2 Golden Bridge</t>
+  </si>
+  <si>
+    <t>91210111</t>
+  </si>
+  <si>
+    <t>VAC 60 INE INEFIL  FI 1,0</t>
+  </si>
+  <si>
+    <t>91212111</t>
+  </si>
+  <si>
+    <t>VAC 60 INE INEFIL  FI 1,2</t>
+  </si>
+  <si>
+    <t>91208111</t>
+  </si>
+  <si>
+    <t>VAC 60 INE INEFIL FI 0.8</t>
+  </si>
+  <si>
+    <t>912081112</t>
+  </si>
+  <si>
+    <t>VAC 60 INE INEFIL FI 0.8 kotur 5 kg</t>
+  </si>
+  <si>
+    <t>91410150</t>
+  </si>
+  <si>
+    <t>VAC 60 Ni FI 1.0</t>
+  </si>
+  <si>
+    <t>91412111</t>
+  </si>
+  <si>
+    <t>VAC 60 Ni FI 1.2</t>
+  </si>
+  <si>
+    <t>91310111</t>
+  </si>
+  <si>
+    <t>VAC 65 fi 1.0 INE 19.12</t>
+  </si>
+  <si>
+    <t>91312111</t>
+  </si>
+  <si>
+    <t>VAC 65 FI 1.2 INE 19.12</t>
   </si>
   <si>
     <t>603869</t>
   </si>
   <si>
-    <t xml:space="preserve">Aparat za zavarivanje VARIN 2005E GEN </t>
-[...4355 lines deleted...]
-    <t>VAC 65 FI 1.2 INE 19.12</t>
+    <t>VARIN 2005 LCD CEL GEN</t>
+  </si>
+  <si>
+    <t>VARIN 3005 LCD</t>
   </si>
   <si>
     <t>V351D</t>
   </si>
   <si>
     <t>VARMIG 351 – D L=5m Supermig</t>
   </si>
   <si>
     <t>OTCa70</t>
   </si>
   <si>
     <t>Varstroj aparat za plazma sečenje DAIHEN OTC A70 20 mm</t>
   </si>
   <si>
     <t>TIG201DC</t>
   </si>
   <si>
     <t>Varstroj Aparat za zavarivanje Inverter Vartig 201 DC</t>
   </si>
   <si>
     <t>TIG30 DCW</t>
   </si>
   <si>
     <t xml:space="preserve">VARTIG 301 DC W </t>
   </si>
@@ -5431,51 +5512,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E873"/>
+  <dimension ref="A1:E887"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="166.245117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -6586,3175 +6667,3175 @@
       <c r="A77" t="s">
         <v>161</v>
       </c>
       <c r="B77" t="s">
         <v>147</v>
       </c>
       <c r="C77" t="s">
         <v>162</v>
       </c>
       <c r="D77">
         <v>28000</v>
       </c>
       <c r="E77"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>163</v>
       </c>
       <c r="B78" t="s">
         <v>147</v>
       </c>
       <c r="C78" t="s">
         <v>164</v>
       </c>
       <c r="D78">
-        <v>37000</v>
+        <v>30000</v>
       </c>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>165</v>
       </c>
       <c r="B79" t="s">
         <v>147</v>
       </c>
       <c r="C79" t="s">
         <v>166</v>
       </c>
       <c r="D79">
-        <v>56500</v>
+        <v>43000</v>
       </c>
       <c r="E79"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>167</v>
       </c>
       <c r="B80" t="s">
         <v>147</v>
       </c>
       <c r="C80" t="s">
         <v>168</v>
       </c>
       <c r="D80">
-        <v>78000</v>
+        <v>210000</v>
       </c>
       <c r="E80"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>169</v>
       </c>
       <c r="B81" t="s">
         <v>147</v>
       </c>
       <c r="C81" t="s">
         <v>170</v>
       </c>
       <c r="D81">
-        <v>210000</v>
+        <v>145000</v>
       </c>
       <c r="E81"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>171</v>
       </c>
       <c r="B82" t="s">
         <v>147</v>
       </c>
       <c r="C82" t="s">
         <v>172</v>
       </c>
       <c r="D82">
-        <v>145000</v>
+        <v>240000</v>
       </c>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>173</v>
       </c>
       <c r="B83" t="s">
         <v>147</v>
       </c>
       <c r="C83" t="s">
         <v>174</v>
       </c>
       <c r="D83">
-        <v>240000</v>
+        <v>554000</v>
       </c>
       <c r="E83"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>175</v>
       </c>
       <c r="B84" t="s">
         <v>147</v>
       </c>
       <c r="C84" t="s">
         <v>176</v>
       </c>
       <c r="D84">
-        <v>554000</v>
+        <v>459000</v>
       </c>
       <c r="E84"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>177</v>
       </c>
       <c r="B85" t="s">
         <v>147</v>
       </c>
       <c r="C85" t="s">
         <v>178</v>
       </c>
       <c r="D85">
-        <v>459000</v>
+        <v>487000</v>
       </c>
       <c r="E85"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>179</v>
       </c>
       <c r="B86" t="s">
         <v>147</v>
       </c>
       <c r="C86" t="s">
         <v>180</v>
       </c>
       <c r="D86">
-        <v>487000</v>
+        <v>457380</v>
       </c>
       <c r="E86"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>181</v>
       </c>
       <c r="B87" t="s">
-        <v>147</v>
+        <v>182</v>
       </c>
       <c r="C87" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D87">
-        <v>457380</v>
+        <v>60170</v>
       </c>
       <c r="E87"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B88" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C88" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D88">
-        <v>60170</v>
+        <v>53565</v>
       </c>
       <c r="E88"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B89" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C89" t="s">
         <v>188</v>
       </c>
       <c r="D89">
-        <v>53565</v>
+        <v>272000</v>
       </c>
       <c r="E89"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>189</v>
       </c>
       <c r="B90" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C90" t="s">
         <v>190</v>
       </c>
       <c r="D90">
-        <v>272000</v>
+        <v>492860</v>
       </c>
       <c r="E90"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>191</v>
       </c>
       <c r="B91" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C91" t="s">
         <v>192</v>
       </c>
       <c r="D91">
-        <v>492860</v>
+        <v>411575</v>
       </c>
       <c r="E91"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>193</v>
       </c>
       <c r="B92" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C92" t="s">
         <v>194</v>
       </c>
       <c r="D92">
-        <v>411575</v>
+        <v>480330</v>
       </c>
       <c r="E92"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>195</v>
       </c>
       <c r="B93" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C93" t="s">
         <v>196</v>
       </c>
       <c r="D93">
-        <v>480330</v>
+        <v>174750</v>
       </c>
       <c r="E93"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>197</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B94"/>
       <c r="C94" t="s">
         <v>198</v>
       </c>
       <c r="D94">
-        <v>174750</v>
+        <v>495</v>
       </c>
       <c r="E94"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>199</v>
       </c>
       <c r="B95"/>
       <c r="C95" t="s">
         <v>200</v>
       </c>
       <c r="D95">
-        <v>495</v>
+        <v>445</v>
       </c>
       <c r="E95"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B96"/>
       <c r="C96" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D96">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="E96"/>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B97"/>
       <c r="C97" t="s">
         <v>203</v>
       </c>
       <c r="D97">
-        <v>440</v>
+        <v>0</v>
       </c>
       <c r="E97"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>204</v>
       </c>
-      <c r="B98"/>
+      <c r="B98" t="s">
+        <v>205</v>
+      </c>
       <c r="C98" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D98">
-        <v>0</v>
+        <v>33600</v>
       </c>
       <c r="E98"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B99" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C99" t="s">
         <v>208</v>
       </c>
       <c r="D99">
-        <v>33600</v>
+        <v>180600</v>
       </c>
       <c r="E99"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
         <v>209</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B100"/>
       <c r="C100" t="s">
         <v>210</v>
       </c>
       <c r="D100">
-        <v>180600</v>
+        <v>230000</v>
       </c>
       <c r="E100"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
         <v>211</v>
       </c>
-      <c r="B101"/>
+      <c r="B101" t="s">
+        <v>205</v>
+      </c>
       <c r="C101" t="s">
         <v>212</v>
       </c>
       <c r="D101">
-        <v>230000</v>
+        <v>68300</v>
       </c>
       <c r="E101"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
         <v>213</v>
       </c>
       <c r="B102" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C102" t="s">
         <v>214</v>
       </c>
       <c r="D102">
-        <v>68300</v>
+        <v>33100</v>
       </c>
       <c r="E102"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>215</v>
       </c>
       <c r="B103" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C103" t="s">
         <v>216</v>
       </c>
       <c r="D103">
-        <v>33100</v>
+        <v>22800</v>
       </c>
       <c r="E103"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>217</v>
       </c>
       <c r="B104" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C104" t="s">
         <v>218</v>
       </c>
       <c r="D104">
-        <v>22800</v>
+        <v>81000</v>
       </c>
       <c r="E104"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>219</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B105"/>
       <c r="C105" t="s">
         <v>220</v>
       </c>
       <c r="D105">
-        <v>81000</v>
+        <v>310000</v>
       </c>
       <c r="E105"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>221</v>
       </c>
-      <c r="B106"/>
+      <c r="B106" t="s">
+        <v>205</v>
+      </c>
       <c r="C106" t="s">
         <v>222</v>
       </c>
       <c r="D106">
-        <v>310000</v>
+        <v>93000</v>
       </c>
       <c r="E106"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>223</v>
       </c>
       <c r="B107" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C107" t="s">
         <v>224</v>
       </c>
       <c r="D107">
-        <v>93000</v>
+        <v>50000</v>
       </c>
       <c r="E107"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>225</v>
       </c>
       <c r="B108" t="s">
-        <v>207</v>
+        <v>6</v>
       </c>
       <c r="C108" t="s">
         <v>226</v>
       </c>
       <c r="D108">
-        <v>50000</v>
+        <v>1151</v>
       </c>
       <c r="E108"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>227</v>
       </c>
       <c r="B109" t="s">
         <v>6</v>
       </c>
       <c r="C109" t="s">
         <v>228</v>
       </c>
       <c r="D109">
-        <v>1151</v>
+        <v>7145</v>
       </c>
       <c r="E109"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>229</v>
       </c>
       <c r="B110" t="s">
         <v>6</v>
       </c>
       <c r="C110" t="s">
         <v>230</v>
       </c>
       <c r="D110">
         <v>7145</v>
       </c>
       <c r="E110"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>231</v>
       </c>
       <c r="B111" t="s">
         <v>6</v>
       </c>
       <c r="C111" t="s">
         <v>232</v>
       </c>
       <c r="D111">
-        <v>7145</v>
+        <v>8125</v>
       </c>
       <c r="E111"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>233</v>
       </c>
       <c r="B112" t="s">
         <v>6</v>
       </c>
       <c r="C112" t="s">
         <v>234</v>
       </c>
       <c r="D112">
         <v>8125</v>
       </c>
       <c r="E112"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>235</v>
       </c>
       <c r="B113" t="s">
         <v>6</v>
       </c>
       <c r="C113" t="s">
         <v>236</v>
       </c>
       <c r="D113">
-        <v>8125</v>
+        <v>6656</v>
       </c>
       <c r="E113"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>237</v>
       </c>
       <c r="B114" t="s">
         <v>6</v>
       </c>
       <c r="C114" t="s">
         <v>238</v>
       </c>
       <c r="D114">
         <v>6656</v>
       </c>
       <c r="E114"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>239</v>
       </c>
       <c r="B115" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C115" t="s">
         <v>240</v>
       </c>
       <c r="D115">
-        <v>6656</v>
+        <v>17500</v>
       </c>
       <c r="E115"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>241</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B116"/>
       <c r="C116" t="s">
         <v>242</v>
       </c>
       <c r="D116">
-        <v>17500</v>
+        <v>110</v>
       </c>
       <c r="E116"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B117"/>
       <c r="C117" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D117">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="E117"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B118"/>
       <c r="C118" t="s">
         <v>245</v>
       </c>
       <c r="D118">
-        <v>137</v>
+        <v>210</v>
       </c>
       <c r="E118"/>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>246</v>
       </c>
       <c r="B119"/>
       <c r="C119" t="s">
         <v>247</v>
       </c>
       <c r="D119">
-        <v>210</v>
+        <v>310</v>
       </c>
       <c r="E119"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>248</v>
       </c>
-      <c r="B120"/>
+      <c r="B120" t="s">
+        <v>249</v>
+      </c>
       <c r="C120" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D120">
-        <v>310</v>
+        <v>114</v>
       </c>
       <c r="E120"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>250</v>
       </c>
       <c r="B121" t="s">
+        <v>6</v>
+      </c>
+      <c r="C121" t="s">
         <v>251</v>
       </c>
-      <c r="C121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121">
-        <v>114</v>
+        <v>4742</v>
       </c>
       <c r="E121"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>252</v>
       </c>
       <c r="B122" t="s">
         <v>6</v>
       </c>
       <c r="C122" t="s">
         <v>253</v>
       </c>
       <c r="D122">
-        <v>4742</v>
+        <v>6350</v>
       </c>
       <c r="E122"/>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>254</v>
       </c>
       <c r="B123" t="s">
         <v>6</v>
       </c>
       <c r="C123" t="s">
         <v>255</v>
       </c>
       <c r="D123">
-        <v>6350</v>
+        <v>6700</v>
       </c>
       <c r="E123"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>256</v>
       </c>
       <c r="B124" t="s">
         <v>6</v>
       </c>
       <c r="C124" t="s">
         <v>257</v>
       </c>
       <c r="D124">
-        <v>6700</v>
+        <v>7500</v>
       </c>
       <c r="E124"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>258</v>
       </c>
       <c r="B125" t="s">
         <v>6</v>
       </c>
       <c r="C125" t="s">
         <v>259</v>
       </c>
       <c r="D125">
-        <v>7500</v>
+        <v>7247</v>
       </c>
       <c r="E125"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>260</v>
       </c>
       <c r="B126" t="s">
         <v>6</v>
       </c>
       <c r="C126" t="s">
         <v>261</v>
       </c>
       <c r="D126">
-        <v>7247</v>
+        <v>6000</v>
       </c>
       <c r="E126"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>262</v>
       </c>
       <c r="B127" t="s">
         <v>6</v>
       </c>
       <c r="C127" t="s">
         <v>263</v>
       </c>
       <c r="D127">
-        <v>6000</v>
+        <v>1092</v>
       </c>
       <c r="E127"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>264</v>
       </c>
       <c r="B128" t="s">
         <v>6</v>
       </c>
       <c r="C128" t="s">
         <v>265</v>
       </c>
       <c r="D128">
-        <v>1092</v>
+        <v>601</v>
       </c>
       <c r="E128"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>266</v>
       </c>
       <c r="B129" t="s">
         <v>6</v>
       </c>
       <c r="C129" t="s">
         <v>267</v>
       </c>
       <c r="D129">
-        <v>601</v>
+        <v>1590</v>
       </c>
       <c r="E129"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
         <v>268</v>
       </c>
       <c r="B130" t="s">
         <v>6</v>
       </c>
       <c r="C130" t="s">
         <v>269</v>
       </c>
       <c r="D130">
-        <v>1590</v>
+        <v>1453</v>
       </c>
       <c r="E130"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
         <v>270</v>
       </c>
       <c r="B131" t="s">
         <v>6</v>
       </c>
       <c r="C131" t="s">
         <v>271</v>
       </c>
       <c r="D131">
         <v>1453</v>
       </c>
       <c r="E131"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
         <v>272</v>
       </c>
       <c r="B132" t="s">
         <v>6</v>
       </c>
       <c r="C132" t="s">
         <v>273</v>
       </c>
       <c r="D132">
         <v>1453</v>
       </c>
       <c r="E132"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>274</v>
       </c>
       <c r="B133" t="s">
-        <v>6</v>
+        <v>275</v>
       </c>
       <c r="C133" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D133">
-        <v>1453</v>
+        <v>12300</v>
       </c>
       <c r="E133"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B134" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C134" t="s">
         <v>278</v>
       </c>
       <c r="D134">
-        <v>12300</v>
+        <v>20850</v>
       </c>
       <c r="E134"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
         <v>279</v>
       </c>
       <c r="B135" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C135" t="s">
         <v>280</v>
       </c>
       <c r="D135">
-        <v>20850</v>
+        <v>29670</v>
       </c>
       <c r="E135"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
         <v>281</v>
       </c>
       <c r="B136" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C136" t="s">
         <v>282</v>
       </c>
       <c r="D136">
-        <v>29670</v>
+        <v>4000</v>
       </c>
       <c r="E136"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
         <v>283</v>
       </c>
       <c r="B137" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C137" t="s">
         <v>284</v>
       </c>
       <c r="D137">
-        <v>4000</v>
+        <v>6385</v>
       </c>
       <c r="E137"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
         <v>285</v>
       </c>
       <c r="B138" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="C138" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D138">
-        <v>6385</v>
+        <v>277760</v>
       </c>
       <c r="E138"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B139" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C139" t="s">
         <v>289</v>
       </c>
       <c r="D139">
-        <v>277760</v>
+        <v>185320</v>
       </c>
       <c r="E139"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
         <v>290</v>
       </c>
       <c r="B140" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C140" t="s">
         <v>291</v>
       </c>
       <c r="D140">
-        <v>185320</v>
+        <v>198600</v>
       </c>
       <c r="E140"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
         <v>292</v>
       </c>
       <c r="B141" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C141" t="s">
         <v>293</v>
       </c>
       <c r="D141">
-        <v>198600</v>
+        <v>296000</v>
       </c>
       <c r="E141"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
         <v>294</v>
       </c>
       <c r="B142" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C142" t="s">
         <v>295</v>
       </c>
       <c r="D142">
-        <v>296000</v>
+        <v>304800</v>
       </c>
       <c r="E142"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>296</v>
       </c>
       <c r="B143" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C143" t="s">
         <v>297</v>
       </c>
       <c r="D143">
-        <v>304800</v>
+        <v>323270</v>
       </c>
       <c r="E143"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>298</v>
       </c>
       <c r="B144" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C144" t="s">
         <v>299</v>
       </c>
       <c r="D144">
-        <v>323270</v>
+        <v>87153</v>
       </c>
       <c r="E144"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>300</v>
       </c>
       <c r="B145" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C145" t="s">
         <v>301</v>
       </c>
       <c r="D145">
-        <v>87153</v>
+        <v>43500</v>
       </c>
       <c r="E145"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>302</v>
       </c>
       <c r="B146" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C146" t="s">
         <v>303</v>
       </c>
       <c r="D146">
-        <v>43500</v>
+        <v>49000</v>
       </c>
       <c r="E146"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>304</v>
       </c>
       <c r="B147" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C147" t="s">
         <v>305</v>
       </c>
       <c r="D147">
-        <v>49000</v>
+        <v>96975</v>
       </c>
       <c r="E147"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>306</v>
       </c>
       <c r="B148" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C148" t="s">
         <v>307</v>
       </c>
       <c r="D148">
-        <v>96975</v>
+        <v>98120</v>
       </c>
       <c r="E148"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>308</v>
       </c>
       <c r="B149" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C149" t="s">
         <v>309</v>
       </c>
       <c r="D149">
-        <v>98120</v>
+        <v>60145</v>
       </c>
       <c r="E149"/>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>310</v>
       </c>
       <c r="B150" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C150" t="s">
         <v>311</v>
       </c>
       <c r="D150">
-        <v>60145</v>
+        <v>61085</v>
       </c>
       <c r="E150"/>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>312</v>
       </c>
       <c r="B151" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C151" t="s">
         <v>313</v>
       </c>
       <c r="D151">
-        <v>61085</v>
+        <v>83190</v>
       </c>
       <c r="E151"/>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>314</v>
       </c>
       <c r="B152" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C152" t="s">
         <v>315</v>
       </c>
       <c r="D152">
-        <v>83190</v>
+        <v>92557</v>
       </c>
       <c r="E152"/>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>316</v>
       </c>
       <c r="B153" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C153" t="s">
         <v>317</v>
       </c>
       <c r="D153">
-        <v>92557</v>
+        <v>133165</v>
       </c>
       <c r="E153"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>318</v>
       </c>
       <c r="B154" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C154" t="s">
         <v>319</v>
       </c>
       <c r="D154">
-        <v>133165</v>
+        <v>93480</v>
       </c>
       <c r="E154"/>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>320</v>
       </c>
       <c r="B155" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C155" t="s">
         <v>321</v>
       </c>
       <c r="D155">
-        <v>93480</v>
+        <v>196600</v>
       </c>
       <c r="E155"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>322</v>
       </c>
       <c r="B156" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C156" t="s">
         <v>323</v>
       </c>
       <c r="D156">
-        <v>196600</v>
+        <v>147030</v>
       </c>
       <c r="E156"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>324</v>
       </c>
       <c r="B157" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C157" t="s">
         <v>325</v>
       </c>
       <c r="D157">
-        <v>147030</v>
+        <v>184065</v>
       </c>
       <c r="E157"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>326</v>
       </c>
       <c r="B158" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C158" t="s">
         <v>327</v>
       </c>
       <c r="D158">
-        <v>184065</v>
+        <v>222745</v>
       </c>
       <c r="E158"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>328</v>
       </c>
       <c r="B159" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C159" t="s">
         <v>329</v>
       </c>
       <c r="D159">
-        <v>222745</v>
+        <v>146240</v>
       </c>
       <c r="E159"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>330</v>
       </c>
       <c r="B160" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C160" t="s">
         <v>331</v>
       </c>
       <c r="D160">
-        <v>146240</v>
+        <v>206500</v>
       </c>
       <c r="E160"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>332</v>
       </c>
       <c r="B161" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C161" t="s">
         <v>333</v>
       </c>
       <c r="D161">
-        <v>206500</v>
+        <v>291400</v>
       </c>
       <c r="E161"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>334</v>
       </c>
       <c r="B162" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C162" t="s">
         <v>335</v>
       </c>
       <c r="D162">
-        <v>291400</v>
+        <v>388560</v>
       </c>
       <c r="E162"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>336</v>
       </c>
       <c r="B163" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C163" t="s">
         <v>337</v>
       </c>
       <c r="D163">
-        <v>388560</v>
+        <v>55381</v>
       </c>
       <c r="E163"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>338</v>
       </c>
       <c r="B164" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C164" t="s">
         <v>339</v>
       </c>
       <c r="D164">
-        <v>55381</v>
+        <v>110700</v>
       </c>
       <c r="E164"/>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>340</v>
       </c>
       <c r="B165" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C165" t="s">
         <v>341</v>
       </c>
       <c r="D165">
-        <v>110700</v>
+        <v>6800</v>
       </c>
       <c r="E165"/>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>342</v>
       </c>
       <c r="B166" t="s">
-        <v>288</v>
+        <v>343</v>
       </c>
       <c r="C166" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D166">
-        <v>6800</v>
+        <v>32000</v>
       </c>
       <c r="E166"/>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B167" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C167" t="s">
         <v>346</v>
       </c>
       <c r="D167">
-        <v>32000</v>
+        <v>23160</v>
       </c>
       <c r="E167"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>347</v>
       </c>
       <c r="B168" t="s">
-        <v>345</v>
+        <v>286</v>
       </c>
       <c r="C168" t="s">
         <v>348</v>
       </c>
       <c r="D168">
-        <v>23160</v>
+        <v>29970</v>
       </c>
       <c r="E168"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>349</v>
       </c>
       <c r="B169" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C169" t="s">
         <v>350</v>
       </c>
       <c r="D169">
-        <v>29970</v>
+        <v>51980</v>
       </c>
       <c r="E169"/>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>351</v>
       </c>
       <c r="B170" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C170" t="s">
         <v>352</v>
       </c>
       <c r="D170">
-        <v>51980</v>
+        <v>170600</v>
       </c>
       <c r="E170"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>353</v>
       </c>
       <c r="B171" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C171" t="s">
         <v>354</v>
       </c>
       <c r="D171">
-        <v>170600</v>
+        <v>198500</v>
       </c>
       <c r="E171"/>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>355</v>
       </c>
       <c r="B172" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C172" t="s">
         <v>356</v>
       </c>
       <c r="D172">
-        <v>198500</v>
+        <v>231893</v>
       </c>
       <c r="E172"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>357</v>
       </c>
       <c r="B173" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C173" t="s">
         <v>358</v>
       </c>
       <c r="D173">
-        <v>231893</v>
+        <v>551000</v>
       </c>
       <c r="E173"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>359</v>
       </c>
       <c r="B174" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C174" t="s">
         <v>360</v>
       </c>
       <c r="D174">
-        <v>551000</v>
+        <v>299000</v>
       </c>
       <c r="E174"/>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>361</v>
       </c>
       <c r="B175" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C175" t="s">
         <v>362</v>
       </c>
       <c r="D175">
-        <v>299000</v>
+        <v>555750</v>
       </c>
       <c r="E175"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>363</v>
       </c>
       <c r="B176" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C176" t="s">
         <v>364</v>
       </c>
       <c r="D176">
-        <v>555750</v>
+        <v>71285</v>
       </c>
       <c r="E176"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>365</v>
       </c>
       <c r="B177" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C177" t="s">
         <v>366</v>
       </c>
       <c r="D177">
-        <v>71285</v>
+        <v>69300</v>
       </c>
       <c r="E177"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>367</v>
       </c>
       <c r="B178" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C178" t="s">
         <v>368</v>
       </c>
       <c r="D178">
-        <v>69300</v>
+        <v>71285</v>
       </c>
       <c r="E178"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>369</v>
       </c>
       <c r="B179" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C179" t="s">
         <v>370</v>
       </c>
       <c r="D179">
-        <v>71285</v>
+        <v>143270</v>
       </c>
       <c r="E179"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>371</v>
       </c>
       <c r="B180" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C180" t="s">
         <v>372</v>
       </c>
       <c r="D180">
-        <v>143270</v>
+        <v>134245</v>
       </c>
       <c r="E180"/>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>373</v>
       </c>
       <c r="B181" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C181" t="s">
         <v>374</v>
       </c>
       <c r="D181">
-        <v>134245</v>
+        <v>166653</v>
       </c>
       <c r="E181"/>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>375</v>
       </c>
       <c r="B182" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C182" t="s">
         <v>376</v>
       </c>
       <c r="D182">
-        <v>166653</v>
+        <v>167000</v>
       </c>
       <c r="E182"/>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>377</v>
       </c>
       <c r="B183" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C183" t="s">
         <v>378</v>
       </c>
       <c r="D183">
-        <v>167000</v>
+        <v>212800</v>
       </c>
       <c r="E183"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>379</v>
       </c>
       <c r="B184" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C184" t="s">
         <v>380</v>
       </c>
       <c r="D184">
-        <v>212800</v>
+        <v>185000</v>
       </c>
       <c r="E184"/>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>381</v>
       </c>
       <c r="B185" t="s">
-        <v>288</v>
+        <v>80</v>
       </c>
       <c r="C185" t="s">
         <v>382</v>
       </c>
       <c r="D185">
-        <v>185000</v>
+        <v>31250</v>
       </c>
       <c r="E185"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>383</v>
       </c>
-      <c r="B186" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B186"/>
       <c r="C186" t="s">
         <v>384</v>
       </c>
       <c r="D186">
-        <v>31250</v>
+        <v>144</v>
       </c>
       <c r="E186"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>385</v>
       </c>
       <c r="B187"/>
       <c r="C187" t="s">
         <v>386</v>
       </c>
       <c r="D187">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="E187"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>387</v>
       </c>
       <c r="B188"/>
       <c r="C188" t="s">
         <v>388</v>
       </c>
       <c r="D188">
         <v>100</v>
       </c>
       <c r="E188"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>389</v>
       </c>
-      <c r="B189"/>
+      <c r="B189" t="s">
+        <v>6</v>
+      </c>
       <c r="C189" t="s">
         <v>390</v>
       </c>
       <c r="D189">
-        <v>100</v>
+        <v>520</v>
       </c>
       <c r="E189"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>391</v>
       </c>
       <c r="B190" t="s">
         <v>6</v>
       </c>
       <c r="C190" t="s">
         <v>392</v>
       </c>
       <c r="D190">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="E190"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>393</v>
       </c>
       <c r="B191" t="s">
         <v>6</v>
       </c>
       <c r="C191" t="s">
         <v>394</v>
       </c>
       <c r="D191">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="E191"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>395</v>
       </c>
       <c r="B192" t="s">
         <v>6</v>
       </c>
       <c r="C192" t="s">
         <v>396</v>
       </c>
       <c r="D192">
-        <v>495</v>
+        <v>397</v>
       </c>
       <c r="E192"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>397</v>
       </c>
       <c r="B193" t="s">
         <v>6</v>
       </c>
       <c r="C193" t="s">
         <v>398</v>
       </c>
       <c r="D193">
-        <v>397</v>
+        <v>622</v>
       </c>
       <c r="E193"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>399</v>
       </c>
       <c r="B194" t="s">
         <v>6</v>
       </c>
       <c r="C194" t="s">
         <v>400</v>
       </c>
       <c r="D194">
-        <v>622</v>
+        <v>521</v>
       </c>
       <c r="E194"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>401</v>
       </c>
       <c r="B195" t="s">
         <v>6</v>
       </c>
       <c r="C195" t="s">
         <v>402</v>
       </c>
       <c r="D195">
         <v>521</v>
       </c>
       <c r="E195"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>403</v>
       </c>
       <c r="B196" t="s">
         <v>6</v>
       </c>
       <c r="C196" t="s">
         <v>404</v>
       </c>
       <c r="D196">
         <v>521</v>
       </c>
       <c r="E196"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>405</v>
       </c>
       <c r="B197" t="s">
         <v>6</v>
       </c>
       <c r="C197" t="s">
         <v>406</v>
       </c>
       <c r="D197">
-        <v>521</v>
+        <v>550</v>
       </c>
       <c r="E197"/>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>407</v>
       </c>
       <c r="B198" t="s">
         <v>6</v>
       </c>
       <c r="C198" t="s">
         <v>408</v>
       </c>
       <c r="D198">
-        <v>550</v>
+        <v>625</v>
       </c>
       <c r="E198"/>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>409</v>
       </c>
       <c r="B199" t="s">
         <v>6</v>
       </c>
       <c r="C199" t="s">
         <v>410</v>
       </c>
       <c r="D199">
-        <v>625</v>
+        <v>548</v>
       </c>
       <c r="E199"/>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>411</v>
       </c>
       <c r="B200" t="s">
         <v>6</v>
       </c>
       <c r="C200" t="s">
         <v>412</v>
       </c>
       <c r="D200">
         <v>548</v>
       </c>
       <c r="E200"/>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>413</v>
       </c>
       <c r="B201" t="s">
         <v>6</v>
       </c>
       <c r="C201" t="s">
         <v>414</v>
       </c>
       <c r="D201">
-        <v>548</v>
+        <v>463</v>
       </c>
       <c r="E201"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>415</v>
       </c>
       <c r="B202" t="s">
         <v>6</v>
       </c>
       <c r="C202" t="s">
         <v>416</v>
       </c>
       <c r="D202">
-        <v>463</v>
+        <v>418</v>
       </c>
       <c r="E202"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>417</v>
       </c>
       <c r="B203" t="s">
         <v>6</v>
       </c>
       <c r="C203" t="s">
         <v>418</v>
       </c>
       <c r="D203">
-        <v>418</v>
+        <v>390</v>
       </c>
       <c r="E203"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>419</v>
       </c>
       <c r="B204" t="s">
         <v>6</v>
       </c>
       <c r="C204" t="s">
         <v>420</v>
       </c>
       <c r="D204">
         <v>390</v>
       </c>
       <c r="E204"/>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>421</v>
       </c>
       <c r="B205" t="s">
         <v>6</v>
       </c>
       <c r="C205" t="s">
         <v>422</v>
       </c>
       <c r="D205">
-        <v>390</v>
+        <v>877</v>
       </c>
       <c r="E205"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>423</v>
       </c>
       <c r="B206" t="s">
         <v>6</v>
       </c>
       <c r="C206" t="s">
         <v>424</v>
       </c>
       <c r="D206">
-        <v>877</v>
+        <v>644</v>
       </c>
       <c r="E206"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>425</v>
       </c>
       <c r="B207" t="s">
         <v>6</v>
       </c>
       <c r="C207" t="s">
         <v>426</v>
       </c>
       <c r="D207">
-        <v>644</v>
+        <v>737</v>
       </c>
       <c r="E207"/>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>427</v>
       </c>
       <c r="B208" t="s">
         <v>6</v>
       </c>
       <c r="C208" t="s">
         <v>428</v>
       </c>
       <c r="D208">
-        <v>737</v>
+        <v>632</v>
       </c>
       <c r="E208"/>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>429</v>
       </c>
       <c r="B209" t="s">
         <v>6</v>
       </c>
       <c r="C209" t="s">
         <v>430</v>
       </c>
       <c r="D209">
-        <v>632</v>
+        <v>670</v>
       </c>
       <c r="E209"/>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>431</v>
       </c>
       <c r="B210" t="s">
         <v>6</v>
       </c>
       <c r="C210" t="s">
         <v>432</v>
       </c>
       <c r="D210">
-        <v>670</v>
+        <v>640</v>
       </c>
       <c r="E210"/>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>433</v>
       </c>
       <c r="B211" t="s">
         <v>6</v>
       </c>
       <c r="C211" t="s">
         <v>434</v>
       </c>
       <c r="D211">
-        <v>640</v>
+        <v>623</v>
       </c>
       <c r="E211"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>435</v>
       </c>
       <c r="B212" t="s">
         <v>6</v>
       </c>
       <c r="C212" t="s">
         <v>436</v>
       </c>
       <c r="D212">
         <v>623</v>
       </c>
       <c r="E212"/>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>437</v>
       </c>
       <c r="B213" t="s">
         <v>6</v>
       </c>
       <c r="C213" t="s">
         <v>438</v>
       </c>
       <c r="D213">
-        <v>623</v>
+        <v>680</v>
       </c>
       <c r="E213"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>439</v>
       </c>
       <c r="B214" t="s">
-        <v>6</v>
+        <v>440</v>
       </c>
       <c r="C214" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D214">
-        <v>680</v>
+        <v>53.2</v>
       </c>
       <c r="E214"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B215" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C215" t="s">
         <v>443</v>
       </c>
       <c r="D215">
-        <v>53.2</v>
+        <v>227</v>
       </c>
       <c r="E215"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>444</v>
       </c>
       <c r="B216" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C216" t="s">
         <v>445</v>
       </c>
       <c r="D216">
-        <v>227</v>
+        <v>99</v>
       </c>
       <c r="E216"/>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>446</v>
       </c>
       <c r="B217" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C217" t="s">
         <v>447</v>
       </c>
       <c r="D217">
-        <v>99</v>
+        <v>58.58</v>
       </c>
       <c r="E217"/>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>448</v>
       </c>
       <c r="B218" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C218" t="s">
         <v>449</v>
       </c>
       <c r="D218">
-        <v>58.58</v>
+        <v>72.2</v>
       </c>
       <c r="E218"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>450</v>
       </c>
       <c r="B219" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C219" t="s">
         <v>451</v>
       </c>
       <c r="D219">
-        <v>72.2</v>
+        <v>125</v>
       </c>
       <c r="E219"/>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>452</v>
       </c>
       <c r="B220" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C220" t="s">
         <v>453</v>
       </c>
       <c r="D220">
-        <v>125</v>
+        <v>5.45</v>
       </c>
       <c r="E220"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>454</v>
       </c>
       <c r="B221" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C221" t="s">
         <v>455</v>
       </c>
       <c r="D221">
-        <v>5.45</v>
+        <v>6.81</v>
       </c>
       <c r="E221"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>456</v>
       </c>
       <c r="B222" t="s">
-        <v>442</v>
+        <v>80</v>
       </c>
       <c r="C222" t="s">
         <v>457</v>
       </c>
       <c r="D222">
-        <v>6.81</v>
+        <v>160000</v>
       </c>
       <c r="E222"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>458</v>
       </c>
       <c r="B223" t="s">
         <v>80</v>
       </c>
       <c r="C223" t="s">
         <v>459</v>
       </c>
       <c r="D223">
-        <v>160000</v>
+        <v>63255</v>
       </c>
       <c r="E223"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>460</v>
       </c>
       <c r="B224" t="s">
         <v>80</v>
       </c>
       <c r="C224" t="s">
         <v>461</v>
       </c>
       <c r="D224">
-        <v>63255</v>
+        <v>19140</v>
       </c>
       <c r="E224"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>462</v>
       </c>
       <c r="B225" t="s">
         <v>80</v>
       </c>
       <c r="C225" t="s">
         <v>463</v>
       </c>
       <c r="D225">
-        <v>19140</v>
+        <v>25500</v>
       </c>
       <c r="E225"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>464</v>
       </c>
       <c r="B226" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C226" t="s">
         <v>465</v>
       </c>
       <c r="D226">
-        <v>25500</v>
+        <v>260</v>
       </c>
       <c r="E226"/>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
         <v>466</v>
       </c>
       <c r="B227" t="s">
         <v>6</v>
       </c>
       <c r="C227" t="s">
         <v>467</v>
       </c>
       <c r="D227">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E227"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
         <v>468</v>
       </c>
       <c r="B228" t="s">
         <v>6</v>
       </c>
       <c r="C228" t="s">
         <v>469</v>
       </c>
       <c r="D228">
-        <v>258</v>
+        <v>301</v>
       </c>
       <c r="E228"/>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
         <v>470</v>
       </c>
       <c r="B229" t="s">
         <v>6</v>
       </c>
       <c r="C229" t="s">
         <v>471</v>
       </c>
       <c r="D229">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="E229"/>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
         <v>472</v>
       </c>
       <c r="B230" t="s">
         <v>6</v>
       </c>
       <c r="C230" t="s">
         <v>473</v>
       </c>
       <c r="D230">
-        <v>280</v>
+        <v>875</v>
       </c>
       <c r="E230"/>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
         <v>474</v>
       </c>
       <c r="B231" t="s">
         <v>6</v>
       </c>
       <c r="C231" t="s">
         <v>475</v>
       </c>
       <c r="D231">
-        <v>875</v>
+        <v>795</v>
       </c>
       <c r="E231"/>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
         <v>476</v>
       </c>
       <c r="B232" t="s">
         <v>6</v>
       </c>
       <c r="C232" t="s">
         <v>477</v>
       </c>
       <c r="D232">
-        <v>795</v>
+        <v>745</v>
       </c>
       <c r="E232"/>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>478</v>
       </c>
       <c r="B233" t="s">
         <v>6</v>
       </c>
       <c r="C233" t="s">
         <v>479</v>
       </c>
       <c r="D233">
-        <v>745</v>
+        <v>695</v>
       </c>
       <c r="E233"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>480</v>
       </c>
       <c r="B234" t="s">
         <v>6</v>
       </c>
       <c r="C234" t="s">
         <v>481</v>
       </c>
       <c r="D234">
-        <v>695</v>
+        <v>750</v>
       </c>
       <c r="E234"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>482</v>
       </c>
       <c r="B235" t="s">
         <v>6</v>
       </c>
       <c r="C235" t="s">
         <v>483</v>
       </c>
       <c r="D235">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="E235"/>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>484</v>
       </c>
       <c r="B236" t="s">
         <v>6</v>
       </c>
       <c r="C236" t="s">
         <v>485</v>
       </c>
       <c r="D236">
-        <v>762</v>
+        <v>670</v>
       </c>
       <c r="E236"/>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>486</v>
       </c>
       <c r="B237" t="s">
         <v>6</v>
       </c>
       <c r="C237" t="s">
         <v>487</v>
       </c>
       <c r="D237">
         <v>670</v>
       </c>
       <c r="E237"/>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>488</v>
       </c>
       <c r="B238" t="s">
         <v>6</v>
       </c>
       <c r="C238" t="s">
         <v>489</v>
       </c>
       <c r="D238">
-        <v>670</v>
+        <v>657</v>
       </c>
       <c r="E238"/>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>490</v>
       </c>
       <c r="B239" t="s">
         <v>6</v>
       </c>
       <c r="C239" t="s">
         <v>491</v>
       </c>
       <c r="D239">
-        <v>657</v>
+        <v>588</v>
       </c>
       <c r="E239"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>492</v>
       </c>
       <c r="B240" t="s">
         <v>6</v>
       </c>
       <c r="C240" t="s">
         <v>493</v>
       </c>
       <c r="D240">
-        <v>588</v>
+        <v>544</v>
       </c>
       <c r="E240"/>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>494</v>
       </c>
       <c r="B241" t="s">
         <v>6</v>
       </c>
       <c r="C241" t="s">
         <v>495</v>
       </c>
       <c r="D241">
-        <v>544</v>
+        <v>753</v>
       </c>
       <c r="E241"/>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>496</v>
       </c>
       <c r="B242" t="s">
         <v>6</v>
       </c>
       <c r="C242" t="s">
         <v>497</v>
       </c>
       <c r="D242">
-        <v>753</v>
+        <v>680</v>
       </c>
       <c r="E242"/>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>498</v>
       </c>
       <c r="B243" t="s">
         <v>6</v>
       </c>
       <c r="C243" t="s">
         <v>499</v>
       </c>
       <c r="D243">
-        <v>680</v>
+        <v>620</v>
       </c>
       <c r="E243"/>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>500</v>
       </c>
       <c r="B244" t="s">
         <v>6</v>
       </c>
       <c r="C244" t="s">
         <v>501</v>
       </c>
       <c r="D244">
         <v>620</v>
       </c>
       <c r="E244"/>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>502</v>
       </c>
       <c r="B245" t="s">
         <v>6</v>
       </c>
       <c r="C245" t="s">
         <v>503</v>
       </c>
       <c r="D245">
-        <v>620</v>
+        <v>380</v>
       </c>
       <c r="E245"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>504</v>
       </c>
       <c r="B246" t="s">
         <v>6</v>
       </c>
       <c r="C246" t="s">
         <v>505</v>
       </c>
       <c r="D246">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="E246"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>506</v>
       </c>
       <c r="B247" t="s">
         <v>6</v>
       </c>
       <c r="C247" t="s">
         <v>507</v>
       </c>
       <c r="D247">
-        <v>365</v>
+        <v>316</v>
       </c>
       <c r="E247"/>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>508</v>
       </c>
       <c r="B248" t="s">
         <v>6</v>
       </c>
       <c r="C248" t="s">
         <v>509</v>
       </c>
       <c r="D248">
         <v>316</v>
       </c>
       <c r="E248"/>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>510</v>
       </c>
       <c r="B249" t="s">
         <v>6</v>
       </c>
       <c r="C249" t="s">
         <v>511</v>
       </c>
       <c r="D249">
-        <v>316</v>
+        <v>562</v>
       </c>
       <c r="E249"/>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>512</v>
       </c>
       <c r="B250" t="s">
         <v>6</v>
       </c>
       <c r="C250" t="s">
         <v>513</v>
       </c>
       <c r="D250">
-        <v>562</v>
+        <v>485</v>
       </c>
       <c r="E250"/>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>514</v>
       </c>
       <c r="B251" t="s">
-        <v>6</v>
+        <v>515</v>
       </c>
       <c r="C251" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D251">
-        <v>485</v>
+        <v>457</v>
       </c>
       <c r="E251"/>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="B252" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C252" t="s">
         <v>518</v>
       </c>
       <c r="D252">
         <v>457</v>
       </c>
       <c r="E252"/>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>519</v>
       </c>
       <c r="B253" t="s">
-        <v>517</v>
+        <v>6</v>
       </c>
       <c r="C253" t="s">
         <v>520</v>
       </c>
       <c r="D253">
-        <v>457</v>
+        <v>758</v>
       </c>
       <c r="E253"/>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>521</v>
       </c>
       <c r="B254" t="s">
         <v>6</v>
       </c>
       <c r="C254" t="s">
         <v>522</v>
       </c>
       <c r="D254">
-        <v>758</v>
+        <v>692</v>
       </c>
       <c r="E254"/>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>523</v>
       </c>
       <c r="B255" t="s">
         <v>6</v>
       </c>
       <c r="C255" t="s">
         <v>524</v>
       </c>
       <c r="D255">
-        <v>692</v>
+        <v>795</v>
       </c>
       <c r="E255"/>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>525</v>
       </c>
       <c r="B256" t="s">
         <v>6</v>
       </c>
       <c r="C256" t="s">
         <v>526</v>
       </c>
       <c r="D256">
-        <v>710</v>
+        <v>670</v>
       </c>
       <c r="E256"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>527</v>
       </c>
       <c r="B257" t="s">
         <v>6</v>
       </c>
       <c r="C257" t="s">
         <v>528</v>
       </c>
       <c r="D257">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="E257"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>529</v>
       </c>
       <c r="B258" t="s">
         <v>6</v>
       </c>
       <c r="C258" t="s">
         <v>530</v>
       </c>
       <c r="D258">
-        <v>620</v>
+        <v>640</v>
       </c>
       <c r="E258"/>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>531</v>
       </c>
       <c r="B259" t="s">
         <v>6</v>
       </c>
       <c r="C259" t="s">
         <v>532</v>
       </c>
       <c r="D259">
-        <v>620</v>
+        <v>748</v>
       </c>
       <c r="E259"/>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>533</v>
       </c>
       <c r="B260" t="s">
         <v>6</v>
       </c>
       <c r="C260" t="s">
         <v>534</v>
       </c>
       <c r="D260">
-        <v>748</v>
+        <v>681</v>
       </c>
       <c r="E260"/>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>535</v>
       </c>
       <c r="B261" t="s">
         <v>6</v>
       </c>
       <c r="C261" t="s">
         <v>536</v>
       </c>
       <c r="D261">
-        <v>681</v>
+        <v>902</v>
       </c>
       <c r="E261"/>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
         <v>537</v>
       </c>
       <c r="B262" t="s">
         <v>6</v>
       </c>
       <c r="C262" t="s">
         <v>538</v>
       </c>
       <c r="D262">
-        <v>902</v>
+        <v>752</v>
       </c>
       <c r="E262"/>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
         <v>539</v>
       </c>
       <c r="B263" t="s">
         <v>6</v>
       </c>
       <c r="C263" t="s">
         <v>540</v>
       </c>
       <c r="D263">
-        <v>752</v>
+        <v>700</v>
       </c>
       <c r="E263"/>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
         <v>541</v>
       </c>
       <c r="B264" t="s">
         <v>6</v>
       </c>
       <c r="C264" t="s">
         <v>542</v>
       </c>
       <c r="D264">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="E264"/>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
         <v>543</v>
       </c>
       <c r="B265" t="s">
         <v>6</v>
       </c>
       <c r="C265" t="s">
         <v>544</v>
       </c>
       <c r="D265">
-        <v>695</v>
+        <v>780</v>
       </c>
       <c r="E265"/>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
         <v>545</v>
       </c>
       <c r="B266" t="s">
         <v>6</v>
       </c>
       <c r="C266" t="s">
         <v>546</v>
       </c>
       <c r="D266">
-        <v>780</v>
+        <v>671</v>
       </c>
       <c r="E266"/>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>547</v>
       </c>
       <c r="B267" t="s">
         <v>6</v>
       </c>
       <c r="C267" t="s">
         <v>548</v>
       </c>
       <c r="D267">
-        <v>671</v>
+        <v>590</v>
       </c>
       <c r="E267"/>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>549</v>
       </c>
       <c r="B268" t="s">
         <v>6</v>
       </c>
       <c r="C268" t="s">
         <v>550</v>
       </c>
       <c r="D268">
-        <v>590</v>
+        <v>525</v>
       </c>
       <c r="E268"/>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>551</v>
       </c>
       <c r="B269" t="s">
         <v>6</v>
       </c>
       <c r="C269" t="s">
         <v>552</v>
       </c>
       <c r="D269">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="E269"/>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>553</v>
       </c>
       <c r="B270" t="s">
         <v>6</v>
       </c>
       <c r="C270" t="s">
         <v>554</v>
       </c>
       <c r="D270">
-        <v>540</v>
+        <v>750</v>
       </c>
       <c r="E270"/>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>555</v>
       </c>
       <c r="B271" t="s">
         <v>6</v>
       </c>
       <c r="C271" t="s">
         <v>556</v>
       </c>
       <c r="D271">
-        <v>750</v>
+        <v>650</v>
       </c>
       <c r="E271"/>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>557</v>
       </c>
       <c r="B272" t="s">
         <v>6</v>
       </c>
       <c r="C272" t="s">
         <v>558</v>
       </c>
       <c r="D272">
         <v>650</v>
       </c>
       <c r="E272"/>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>559</v>
       </c>
       <c r="B273" t="s">
         <v>6</v>
       </c>
       <c r="C273" t="s">
         <v>560</v>
       </c>
       <c r="D273">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E273"/>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>561</v>
       </c>
       <c r="B274" t="s">
         <v>6</v>
       </c>
       <c r="C274" t="s">
         <v>562</v>
       </c>
       <c r="D274">
-        <v>640</v>
+        <v>605</v>
       </c>
       <c r="E274"/>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>563</v>
       </c>
       <c r="B275" t="s">
         <v>6</v>
       </c>
       <c r="C275" t="s">
         <v>564</v>
       </c>
       <c r="D275">
-        <v>605</v>
+        <v>555</v>
       </c>
       <c r="E275"/>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>565</v>
       </c>
       <c r="B276" t="s">
         <v>6</v>
       </c>
       <c r="C276" t="s">
         <v>566</v>
       </c>
       <c r="D276">
-        <v>555</v>
+        <v>515</v>
       </c>
       <c r="E276"/>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>567</v>
       </c>
       <c r="B277" t="s">
         <v>6</v>
       </c>
       <c r="C277" t="s">
         <v>568</v>
       </c>
       <c r="D277">
-        <v>515</v>
+        <v>540</v>
       </c>
       <c r="E277"/>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>569</v>
       </c>
       <c r="B278" t="s">
         <v>6</v>
       </c>
       <c r="C278" t="s">
         <v>570</v>
       </c>
       <c r="D278">
-        <v>540</v>
+        <v>581</v>
       </c>
       <c r="E278"/>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>571</v>
       </c>
       <c r="B279" t="s">
         <v>6</v>
       </c>
       <c r="C279" t="s">
         <v>572</v>
       </c>
       <c r="D279">
-        <v>581</v>
+        <v>875</v>
       </c>
       <c r="E279"/>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>573</v>
       </c>
       <c r="B280" t="s">
         <v>6</v>
       </c>
       <c r="C280" t="s">
         <v>574</v>
       </c>
       <c r="D280">
-        <v>875</v>
+        <v>740</v>
       </c>
       <c r="E280"/>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>575</v>
       </c>
       <c r="B281" t="s">
         <v>6</v>
       </c>
       <c r="C281" t="s">
         <v>576</v>
       </c>
       <c r="D281">
-        <v>740</v>
+        <v>688</v>
       </c>
       <c r="E281"/>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>577</v>
       </c>
       <c r="B282" t="s">
         <v>6</v>
       </c>
       <c r="C282" t="s">
         <v>578</v>
       </c>
       <c r="D282">
-        <v>688</v>
+        <v>721</v>
       </c>
       <c r="E282"/>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>579</v>
       </c>
       <c r="B283" t="s">
         <v>6</v>
       </c>
       <c r="C283" t="s">
         <v>580</v>
       </c>
       <c r="D283">
-        <v>721</v>
+        <v>616</v>
       </c>
       <c r="E283"/>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>581</v>
       </c>
       <c r="B284" t="s">
         <v>6</v>
       </c>
       <c r="C284" t="s">
         <v>582</v>
       </c>
       <c r="D284">
-        <v>616</v>
+        <v>550</v>
       </c>
       <c r="E284"/>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>583</v>
       </c>
       <c r="B285" t="s">
         <v>6</v>
       </c>
       <c r="C285" t="s">
         <v>584</v>
       </c>
       <c r="D285">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="E285"/>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>585</v>
       </c>
       <c r="B286" t="s">
-        <v>6</v>
+        <v>586</v>
       </c>
       <c r="C286" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D286">
-        <v>540</v>
+        <v>124000</v>
       </c>
       <c r="E286"/>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B287" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="C287" t="s">
         <v>589</v>
       </c>
       <c r="D287">
-        <v>118030</v>
+        <v>165000</v>
       </c>
       <c r="E287"/>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>590</v>
       </c>
       <c r="B288" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="C288" t="s">
         <v>591</v>
       </c>
       <c r="D288">
-        <v>165000</v>
+        <v>530000</v>
       </c>
       <c r="E288"/>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>592</v>
       </c>
       <c r="B289" t="s">
         <v>593</v>
       </c>
       <c r="C289" t="s">
         <v>594</v>
       </c>
       <c r="D289">
         <v>140</v>
       </c>
       <c r="E289"/>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>595</v>
       </c>
       <c r="B290" t="s">
         <v>593</v>
       </c>
@@ -9839,51 +9920,51 @@
       <c r="D295">
         <v>10000</v>
       </c>
       <c r="E295"/>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>607</v>
       </c>
       <c r="B296" t="s">
         <v>80</v>
       </c>
       <c r="C296" t="s">
         <v>608</v>
       </c>
       <c r="D296">
         <v>14650</v>
       </c>
       <c r="E296"/>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>609</v>
       </c>
       <c r="B297" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C297" t="s">
         <v>610</v>
       </c>
       <c r="D297">
         <v>1085000</v>
       </c>
       <c r="E297"/>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>611</v>
       </c>
       <c r="B298" t="s">
         <v>612</v>
       </c>
       <c r="C298" t="s">
         <v>613</v>
       </c>
       <c r="D298">
         <v>323270</v>
       </c>
       <c r="E298"/>
     </row>
     <row r="299" spans="1:5">
@@ -9986,8390 +10067,8576 @@
       </c>
       <c r="D305">
         <v>19245</v>
       </c>
       <c r="E305"/>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>628</v>
       </c>
       <c r="B306" t="s">
         <v>629</v>
       </c>
       <c r="C306" t="s">
         <v>630</v>
       </c>
       <c r="D306">
         <v>35390</v>
       </c>
       <c r="E306"/>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
         <v>631</v>
       </c>
-      <c r="B307" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B307"/>
       <c r="C307" t="s">
         <v>632</v>
       </c>
       <c r="D307">
-        <v>525</v>
+        <v>141000</v>
       </c>
       <c r="E307"/>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
         <v>633</v>
       </c>
-      <c r="B308" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B308"/>
       <c r="C308" t="s">
         <v>634</v>
       </c>
       <c r="D308">
-        <v>965</v>
+        <v>112200</v>
       </c>
       <c r="E308"/>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
         <v>635</v>
       </c>
-      <c r="B309" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B309"/>
       <c r="C309" t="s">
         <v>636</v>
       </c>
       <c r="D309">
-        <v>1680</v>
+        <v>107000</v>
       </c>
       <c r="E309"/>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
         <v>637</v>
       </c>
-      <c r="B310" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B310"/>
       <c r="C310" t="s">
         <v>638</v>
       </c>
       <c r="D310">
-        <v>982</v>
+        <v>175000</v>
       </c>
       <c r="E310"/>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
         <v>639</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B311"/>
       <c r="C311" t="s">
         <v>640</v>
       </c>
       <c r="D311">
-        <v>993</v>
+        <v>168300</v>
       </c>
       <c r="E311"/>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
         <v>641</v>
       </c>
-      <c r="B312" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B312"/>
       <c r="C312" t="s">
         <v>642</v>
       </c>
       <c r="D312">
-        <v>943</v>
+        <v>124000</v>
       </c>
       <c r="E312"/>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
         <v>643</v>
       </c>
-      <c r="B313" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B313"/>
       <c r="C313" t="s">
         <v>644</v>
       </c>
       <c r="D313">
-        <v>941</v>
+        <v>118000</v>
       </c>
       <c r="E313"/>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
         <v>645</v>
       </c>
-      <c r="B314" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B314"/>
       <c r="C314" t="s">
         <v>646</v>
       </c>
       <c r="D314">
-        <v>941</v>
+        <v>151500</v>
       </c>
       <c r="E314"/>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
         <v>647</v>
       </c>
-      <c r="B315" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B315"/>
       <c r="C315" t="s">
         <v>648</v>
       </c>
       <c r="D315">
-        <v>1260</v>
+        <v>218790</v>
       </c>
       <c r="E315"/>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
         <v>649</v>
       </c>
-      <c r="B316" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B316"/>
       <c r="C316" t="s">
         <v>650</v>
       </c>
       <c r="D316">
-        <v>1170</v>
+        <v>291720</v>
       </c>
       <c r="E316"/>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
         <v>651</v>
       </c>
-      <c r="B317" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B317"/>
       <c r="C317" t="s">
         <v>652</v>
       </c>
       <c r="D317">
-        <v>1267</v>
+        <v>331000</v>
       </c>
       <c r="E317"/>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
         <v>653</v>
       </c>
-      <c r="B318" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B318"/>
       <c r="C318" t="s">
         <v>654</v>
       </c>
       <c r="D318">
-        <v>1170</v>
+        <v>427000</v>
       </c>
       <c r="E318"/>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
         <v>655</v>
       </c>
       <c r="B319" t="s">
         <v>6</v>
       </c>
       <c r="C319" t="s">
         <v>656</v>
       </c>
       <c r="D319">
-        <v>1800</v>
+        <v>525</v>
       </c>
       <c r="E319"/>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
         <v>657</v>
       </c>
       <c r="B320" t="s">
         <v>6</v>
       </c>
       <c r="C320" t="s">
         <v>658</v>
       </c>
       <c r="D320">
-        <v>1755</v>
+        <v>965</v>
       </c>
       <c r="E320"/>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
         <v>659</v>
       </c>
       <c r="B321" t="s">
         <v>6</v>
       </c>
       <c r="C321" t="s">
         <v>660</v>
       </c>
       <c r="D321">
-        <v>1700</v>
+        <v>1680</v>
       </c>
       <c r="E321"/>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
         <v>661</v>
       </c>
       <c r="B322" t="s">
         <v>6</v>
       </c>
       <c r="C322" t="s">
         <v>662</v>
       </c>
       <c r="D322">
-        <v>1700</v>
+        <v>982</v>
       </c>
       <c r="E322"/>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
         <v>663</v>
       </c>
       <c r="B323" t="s">
         <v>6</v>
       </c>
       <c r="C323" t="s">
         <v>664</v>
       </c>
       <c r="D323">
-        <v>1616</v>
+        <v>993</v>
       </c>
       <c r="E323"/>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
         <v>665</v>
       </c>
       <c r="B324" t="s">
         <v>6</v>
       </c>
       <c r="C324" t="s">
         <v>666</v>
       </c>
       <c r="D324">
-        <v>1587</v>
+        <v>943</v>
       </c>
       <c r="E324"/>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>667</v>
       </c>
       <c r="B325" t="s">
         <v>6</v>
       </c>
       <c r="C325" t="s">
         <v>668</v>
       </c>
       <c r="D325">
-        <v>1565</v>
+        <v>941</v>
       </c>
       <c r="E325"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>669</v>
       </c>
       <c r="B326" t="s">
         <v>6</v>
       </c>
       <c r="C326" t="s">
         <v>670</v>
       </c>
       <c r="D326">
-        <v>1637</v>
+        <v>941</v>
       </c>
       <c r="E326"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>671</v>
       </c>
       <c r="B327" t="s">
         <v>6</v>
       </c>
       <c r="C327" t="s">
         <v>672</v>
       </c>
       <c r="D327">
-        <v>1700</v>
+        <v>1260</v>
       </c>
       <c r="E327"/>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>673</v>
       </c>
       <c r="B328" t="s">
         <v>6</v>
       </c>
       <c r="C328" t="s">
         <v>674</v>
       </c>
       <c r="D328">
-        <v>3500</v>
+        <v>1170</v>
       </c>
       <c r="E328"/>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>675</v>
       </c>
       <c r="B329" t="s">
         <v>6</v>
       </c>
       <c r="C329" t="s">
         <v>676</v>
       </c>
       <c r="D329">
-        <v>3100</v>
+        <v>1267</v>
       </c>
       <c r="E329"/>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>677</v>
       </c>
       <c r="B330" t="s">
         <v>6</v>
       </c>
       <c r="C330" t="s">
         <v>678</v>
       </c>
       <c r="D330">
-        <v>3000</v>
+        <v>1170</v>
       </c>
       <c r="E330"/>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
         <v>679</v>
       </c>
       <c r="B331" t="s">
         <v>6</v>
       </c>
       <c r="C331" t="s">
         <v>680</v>
       </c>
       <c r="D331">
-        <v>2900</v>
+        <v>1800</v>
       </c>
       <c r="E331"/>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
         <v>681</v>
       </c>
       <c r="B332" t="s">
         <v>6</v>
       </c>
       <c r="C332" t="s">
         <v>682</v>
       </c>
       <c r="D332">
-        <v>5426</v>
+        <v>1755</v>
       </c>
       <c r="E332"/>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>683</v>
       </c>
       <c r="B333" t="s">
         <v>6</v>
       </c>
       <c r="C333" t="s">
         <v>684</v>
       </c>
       <c r="D333">
-        <v>4800</v>
+        <v>1700</v>
       </c>
       <c r="E333"/>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>685</v>
       </c>
       <c r="B334" t="s">
         <v>6</v>
       </c>
       <c r="C334" t="s">
         <v>686</v>
       </c>
       <c r="D334">
-        <v>1390</v>
+        <v>1700</v>
       </c>
       <c r="E334"/>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>687</v>
       </c>
       <c r="B335" t="s">
         <v>6</v>
       </c>
       <c r="C335" t="s">
         <v>688</v>
       </c>
       <c r="D335">
-        <v>1720</v>
+        <v>1616</v>
       </c>
       <c r="E335"/>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>689</v>
       </c>
       <c r="B336" t="s">
         <v>6</v>
       </c>
       <c r="C336" t="s">
         <v>690</v>
       </c>
       <c r="D336">
-        <v>1345</v>
+        <v>1587</v>
       </c>
       <c r="E336"/>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>691</v>
       </c>
       <c r="B337" t="s">
         <v>6</v>
       </c>
       <c r="C337" t="s">
         <v>692</v>
       </c>
       <c r="D337">
-        <v>1737</v>
+        <v>1565</v>
       </c>
       <c r="E337"/>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>693</v>
       </c>
       <c r="B338" t="s">
         <v>6</v>
       </c>
       <c r="C338" t="s">
         <v>694</v>
       </c>
       <c r="D338">
-        <v>1704</v>
+        <v>1637</v>
       </c>
       <c r="E338"/>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>695</v>
       </c>
       <c r="B339" t="s">
         <v>6</v>
       </c>
       <c r="C339" t="s">
         <v>696</v>
       </c>
       <c r="D339">
-        <v>1691</v>
+        <v>1700</v>
       </c>
       <c r="E339"/>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>697</v>
       </c>
       <c r="B340" t="s">
         <v>6</v>
       </c>
       <c r="C340" t="s">
         <v>698</v>
       </c>
       <c r="D340">
-        <v>1691</v>
+        <v>3500</v>
       </c>
       <c r="E340"/>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>699</v>
       </c>
       <c r="B341" t="s">
         <v>6</v>
       </c>
       <c r="C341" t="s">
         <v>700</v>
       </c>
       <c r="D341">
-        <v>2427</v>
+        <v>3100</v>
       </c>
       <c r="E341"/>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>701</v>
       </c>
       <c r="B342" t="s">
         <v>6</v>
       </c>
       <c r="C342" t="s">
         <v>702</v>
       </c>
       <c r="D342">
-        <v>2227</v>
+        <v>3000</v>
       </c>
       <c r="E342"/>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>703</v>
       </c>
       <c r="B343" t="s">
         <v>6</v>
       </c>
       <c r="C343" t="s">
         <v>704</v>
       </c>
       <c r="D343">
-        <v>2080</v>
+        <v>2900</v>
       </c>
       <c r="E343"/>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>705</v>
       </c>
       <c r="B344" t="s">
         <v>6</v>
       </c>
       <c r="C344" t="s">
         <v>706</v>
       </c>
       <c r="D344">
-        <v>2007</v>
+        <v>5426</v>
       </c>
       <c r="E344"/>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>707</v>
       </c>
       <c r="B345" t="s">
         <v>6</v>
       </c>
       <c r="C345" t="s">
         <v>708</v>
       </c>
       <c r="D345">
-        <v>1737</v>
+        <v>4800</v>
       </c>
       <c r="E345"/>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>709</v>
       </c>
       <c r="B346" t="s">
         <v>6</v>
       </c>
       <c r="C346" t="s">
         <v>710</v>
       </c>
       <c r="D346">
-        <v>1682</v>
+        <v>1390</v>
       </c>
       <c r="E346"/>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>711</v>
       </c>
       <c r="B347" t="s">
         <v>6</v>
       </c>
       <c r="C347" t="s">
         <v>712</v>
       </c>
       <c r="D347">
-        <v>1647</v>
+        <v>1720</v>
       </c>
       <c r="E347"/>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>713</v>
       </c>
       <c r="B348" t="s">
         <v>6</v>
       </c>
       <c r="C348" t="s">
         <v>714</v>
       </c>
       <c r="D348">
-        <v>1647</v>
+        <v>1345</v>
       </c>
       <c r="E348"/>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
         <v>715</v>
       </c>
       <c r="B349" t="s">
         <v>6</v>
       </c>
       <c r="C349" t="s">
         <v>716</v>
       </c>
       <c r="D349">
-        <v>1605</v>
+        <v>1737</v>
       </c>
       <c r="E349"/>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
         <v>717</v>
       </c>
       <c r="B350" t="s">
         <v>6</v>
       </c>
       <c r="C350" t="s">
         <v>718</v>
       </c>
       <c r="D350">
-        <v>1590</v>
+        <v>1704</v>
       </c>
       <c r="E350"/>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>719</v>
       </c>
       <c r="B351" t="s">
         <v>6</v>
       </c>
       <c r="C351" t="s">
         <v>720</v>
       </c>
       <c r="D351">
-        <v>1515</v>
+        <v>1691</v>
       </c>
       <c r="E351"/>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>721</v>
       </c>
       <c r="B352" t="s">
         <v>6</v>
       </c>
       <c r="C352" t="s">
         <v>722</v>
       </c>
       <c r="D352">
-        <v>1455</v>
+        <v>1691</v>
       </c>
       <c r="E352"/>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>723</v>
       </c>
       <c r="B353" t="s">
         <v>6</v>
       </c>
       <c r="C353" t="s">
         <v>724</v>
       </c>
       <c r="D353">
-        <v>1480</v>
+        <v>2427</v>
       </c>
       <c r="E353"/>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>725</v>
       </c>
       <c r="B354" t="s">
         <v>6</v>
       </c>
       <c r="C354" t="s">
         <v>726</v>
       </c>
       <c r="D354">
-        <v>3972</v>
+        <v>2227</v>
       </c>
       <c r="E354"/>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>727</v>
       </c>
       <c r="B355" t="s">
         <v>6</v>
       </c>
       <c r="C355" t="s">
         <v>728</v>
       </c>
       <c r="D355">
-        <v>3953</v>
+        <v>2080</v>
       </c>
       <c r="E355"/>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>729</v>
       </c>
       <c r="B356" t="s">
         <v>6</v>
       </c>
       <c r="C356" t="s">
         <v>730</v>
       </c>
       <c r="D356">
-        <v>3945</v>
+        <v>2007</v>
       </c>
       <c r="E356"/>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>731</v>
       </c>
       <c r="B357" t="s">
         <v>6</v>
       </c>
       <c r="C357" t="s">
         <v>732</v>
       </c>
       <c r="D357">
-        <v>2300</v>
+        <v>1737</v>
       </c>
       <c r="E357"/>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>733</v>
       </c>
       <c r="B358" t="s">
         <v>6</v>
       </c>
       <c r="C358" t="s">
         <v>734</v>
       </c>
       <c r="D358">
-        <v>2155</v>
+        <v>1682</v>
       </c>
       <c r="E358"/>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>735</v>
       </c>
       <c r="B359" t="s">
         <v>6</v>
       </c>
       <c r="C359" t="s">
         <v>736</v>
       </c>
       <c r="D359">
-        <v>2100</v>
+        <v>1647</v>
       </c>
       <c r="E359"/>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>737</v>
       </c>
       <c r="B360" t="s">
         <v>6</v>
       </c>
       <c r="C360" t="s">
         <v>738</v>
       </c>
       <c r="D360">
-        <v>2100</v>
+        <v>1647</v>
       </c>
       <c r="E360"/>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>739</v>
       </c>
       <c r="B361" t="s">
         <v>6</v>
       </c>
       <c r="C361" t="s">
         <v>740</v>
       </c>
       <c r="D361">
-        <v>1938</v>
+        <v>1605</v>
       </c>
       <c r="E361"/>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>741</v>
       </c>
       <c r="B362" t="s">
         <v>6</v>
       </c>
       <c r="C362" t="s">
         <v>742</v>
       </c>
       <c r="D362">
-        <v>1891</v>
+        <v>1590</v>
       </c>
       <c r="E362"/>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>743</v>
       </c>
       <c r="B363" t="s">
         <v>6</v>
       </c>
       <c r="C363" t="s">
         <v>744</v>
       </c>
       <c r="D363">
-        <v>1881</v>
+        <v>1515</v>
       </c>
       <c r="E363"/>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>745</v>
       </c>
       <c r="B364" t="s">
         <v>6</v>
       </c>
       <c r="C364" t="s">
         <v>746</v>
       </c>
       <c r="D364">
-        <v>1862</v>
+        <v>1455</v>
       </c>
       <c r="E364"/>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>747</v>
       </c>
       <c r="B365" t="s">
         <v>6</v>
       </c>
       <c r="C365" t="s">
         <v>748</v>
       </c>
       <c r="D365">
-        <v>3100</v>
+        <v>1480</v>
       </c>
       <c r="E365"/>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>749</v>
       </c>
       <c r="B366" t="s">
         <v>6</v>
       </c>
       <c r="C366" t="s">
         <v>750</v>
       </c>
       <c r="D366">
-        <v>3050</v>
+        <v>3972</v>
       </c>
       <c r="E366"/>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>751</v>
       </c>
       <c r="B367" t="s">
         <v>6</v>
       </c>
       <c r="C367" t="s">
         <v>752</v>
       </c>
       <c r="D367">
-        <v>2950</v>
+        <v>3953</v>
       </c>
       <c r="E367"/>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>753</v>
       </c>
       <c r="B368" t="s">
         <v>6</v>
       </c>
       <c r="C368" t="s">
         <v>754</v>
       </c>
       <c r="D368">
-        <v>1550</v>
+        <v>3945</v>
       </c>
       <c r="E368"/>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>755</v>
       </c>
       <c r="B369" t="s">
         <v>6</v>
       </c>
       <c r="C369" t="s">
         <v>756</v>
       </c>
       <c r="D369">
-        <v>1547</v>
+        <v>2300</v>
       </c>
       <c r="E369"/>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>757</v>
       </c>
       <c r="B370" t="s">
         <v>6</v>
       </c>
       <c r="C370" t="s">
         <v>758</v>
       </c>
       <c r="D370">
-        <v>1500</v>
+        <v>2155</v>
       </c>
       <c r="E370"/>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>759</v>
       </c>
       <c r="B371" t="s">
         <v>6</v>
       </c>
       <c r="C371" t="s">
         <v>760</v>
       </c>
       <c r="D371">
-        <v>2130</v>
+        <v>2100</v>
       </c>
       <c r="E371"/>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>761</v>
       </c>
       <c r="B372" t="s">
         <v>6</v>
       </c>
       <c r="C372" t="s">
         <v>762</v>
       </c>
       <c r="D372">
-        <v>2820</v>
+        <v>2100</v>
       </c>
       <c r="E372"/>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>763</v>
       </c>
       <c r="B373" t="s">
         <v>6</v>
       </c>
       <c r="C373" t="s">
         <v>764</v>
       </c>
       <c r="D373">
-        <v>2760</v>
+        <v>1938</v>
       </c>
       <c r="E373"/>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>765</v>
       </c>
       <c r="B374" t="s">
         <v>6</v>
       </c>
       <c r="C374" t="s">
         <v>766</v>
       </c>
       <c r="D374">
-        <v>2732</v>
+        <v>1891</v>
       </c>
       <c r="E374"/>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>767</v>
       </c>
       <c r="B375" t="s">
         <v>6</v>
       </c>
       <c r="C375" t="s">
         <v>768</v>
       </c>
       <c r="D375">
-        <v>2720</v>
+        <v>1881</v>
       </c>
       <c r="E375"/>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>769</v>
       </c>
       <c r="B376" t="s">
         <v>6</v>
       </c>
       <c r="C376" t="s">
         <v>770</v>
       </c>
       <c r="D376">
-        <v>397</v>
+        <v>1862</v>
       </c>
       <c r="E376"/>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>771</v>
       </c>
       <c r="B377" t="s">
         <v>6</v>
       </c>
       <c r="C377" t="s">
         <v>772</v>
       </c>
       <c r="D377">
-        <v>438</v>
+        <v>3100</v>
       </c>
       <c r="E377"/>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>773</v>
       </c>
       <c r="B378" t="s">
         <v>6</v>
       </c>
       <c r="C378" t="s">
         <v>774</v>
       </c>
       <c r="D378">
-        <v>414</v>
+        <v>3050</v>
       </c>
       <c r="E378"/>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>775</v>
       </c>
       <c r="B379" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C379" t="s">
         <v>776</v>
       </c>
       <c r="D379">
-        <v>2730</v>
+        <v>2950</v>
       </c>
       <c r="E379"/>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>777</v>
       </c>
       <c r="B380" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C380" t="s">
         <v>778</v>
       </c>
       <c r="D380">
-        <v>3430</v>
+        <v>1550</v>
       </c>
       <c r="E380"/>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>779</v>
       </c>
       <c r="B381" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C381" t="s">
         <v>780</v>
       </c>
       <c r="D381">
-        <v>2680</v>
+        <v>1547</v>
       </c>
       <c r="E381"/>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>781</v>
       </c>
       <c r="B382" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C382" t="s">
         <v>782</v>
       </c>
       <c r="D382">
-        <v>2730</v>
+        <v>1500</v>
       </c>
       <c r="E382"/>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>783</v>
       </c>
       <c r="B383" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C383" t="s">
         <v>784</v>
       </c>
       <c r="D383">
-        <v>3450</v>
+        <v>2130</v>
       </c>
       <c r="E383"/>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>785</v>
       </c>
       <c r="B384" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C384" t="s">
         <v>786</v>
       </c>
       <c r="D384">
-        <v>735</v>
+        <v>2820</v>
       </c>
       <c r="E384"/>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>787</v>
       </c>
       <c r="B385" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C385" t="s">
         <v>788</v>
       </c>
       <c r="D385">
-        <v>730</v>
+        <v>2760</v>
       </c>
       <c r="E385"/>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>789</v>
       </c>
       <c r="B386" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C386" t="s">
         <v>790</v>
       </c>
       <c r="D386">
-        <v>1350</v>
+        <v>2732</v>
       </c>
       <c r="E386"/>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>791</v>
       </c>
       <c r="B387" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C387" t="s">
         <v>792</v>
       </c>
       <c r="D387">
-        <v>1570</v>
+        <v>2720</v>
       </c>
       <c r="E387"/>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>793</v>
       </c>
       <c r="B388" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C388" t="s">
         <v>794</v>
       </c>
       <c r="D388">
-        <v>1350</v>
+        <v>397</v>
       </c>
       <c r="E388"/>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>795</v>
       </c>
       <c r="B389" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C389" t="s">
         <v>796</v>
       </c>
       <c r="D389">
-        <v>1200</v>
+        <v>438</v>
       </c>
       <c r="E389"/>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>797</v>
       </c>
       <c r="B390" t="s">
-        <v>251</v>
+        <v>6</v>
       </c>
       <c r="C390" t="s">
         <v>798</v>
       </c>
       <c r="D390">
-        <v>1640</v>
+        <v>414</v>
       </c>
       <c r="E390"/>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>799</v>
       </c>
       <c r="B391" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C391" t="s">
         <v>800</v>
       </c>
       <c r="D391">
-        <v>2200</v>
+        <v>2730</v>
       </c>
       <c r="E391"/>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>801</v>
       </c>
       <c r="B392" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C392" t="s">
         <v>802</v>
       </c>
       <c r="D392">
-        <v>1760</v>
+        <v>3430</v>
       </c>
       <c r="E392"/>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>803</v>
       </c>
       <c r="B393" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C393" t="s">
         <v>804</v>
       </c>
       <c r="D393">
-        <v>3010</v>
+        <v>2680</v>
       </c>
       <c r="E393"/>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>805</v>
       </c>
       <c r="B394" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C394" t="s">
         <v>806</v>
       </c>
       <c r="D394">
-        <v>3770</v>
+        <v>2730</v>
       </c>
       <c r="E394"/>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>807</v>
       </c>
       <c r="B395" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C395" t="s">
         <v>808</v>
       </c>
       <c r="D395">
-        <v>2940</v>
+        <v>3450</v>
       </c>
       <c r="E395"/>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>809</v>
       </c>
       <c r="B396" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C396" t="s">
         <v>810</v>
       </c>
       <c r="D396">
-        <v>3010</v>
+        <v>735</v>
       </c>
       <c r="E396"/>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
         <v>811</v>
       </c>
       <c r="B397" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C397" t="s">
         <v>812</v>
       </c>
       <c r="D397">
-        <v>3790</v>
+        <v>730</v>
       </c>
       <c r="E397"/>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
         <v>813</v>
       </c>
       <c r="B398" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C398" t="s">
         <v>814</v>
       </c>
       <c r="D398">
-        <v>800</v>
+        <v>1350</v>
       </c>
       <c r="E398"/>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
         <v>815</v>
       </c>
       <c r="B399" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C399" t="s">
         <v>816</v>
       </c>
       <c r="D399">
-        <v>800</v>
+        <v>1570</v>
       </c>
       <c r="E399"/>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>817</v>
       </c>
       <c r="B400" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C400" t="s">
         <v>818</v>
       </c>
       <c r="D400">
-        <v>1370</v>
+        <v>1350</v>
       </c>
       <c r="E400"/>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>819</v>
       </c>
       <c r="B401" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C401" t="s">
         <v>820</v>
       </c>
       <c r="D401">
-        <v>1720</v>
+        <v>1200</v>
       </c>
       <c r="E401"/>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>821</v>
       </c>
       <c r="B402" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C402" t="s">
         <v>822</v>
       </c>
       <c r="D402">
-        <v>1370</v>
+        <v>1640</v>
       </c>
       <c r="E402"/>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>823</v>
       </c>
       <c r="B403" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C403" t="s">
         <v>824</v>
       </c>
       <c r="D403">
-        <v>1320</v>
+        <v>2200</v>
       </c>
       <c r="E403"/>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>825</v>
       </c>
       <c r="B404" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C404" t="s">
         <v>826</v>
       </c>
       <c r="D404">
-        <v>1790</v>
+        <v>1760</v>
       </c>
       <c r="E404"/>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>827</v>
       </c>
       <c r="B405" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C405" t="s">
         <v>828</v>
       </c>
       <c r="D405">
-        <v>2420</v>
+        <v>3010</v>
       </c>
       <c r="E405"/>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
         <v>829</v>
       </c>
       <c r="B406" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C406" t="s">
         <v>830</v>
       </c>
       <c r="D406">
-        <v>1930</v>
+        <v>3770</v>
       </c>
       <c r="E406"/>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
         <v>831</v>
       </c>
       <c r="B407" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C407" t="s">
         <v>832</v>
       </c>
       <c r="D407">
-        <v>3070</v>
+        <v>2940</v>
       </c>
       <c r="E407"/>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
         <v>833</v>
       </c>
       <c r="B408" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C408" t="s">
         <v>834</v>
       </c>
       <c r="D408">
-        <v>3035</v>
+        <v>3010</v>
       </c>
       <c r="E408"/>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
         <v>835</v>
       </c>
       <c r="B409" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C409" t="s">
         <v>836</v>
       </c>
       <c r="D409">
-        <v>3070</v>
+        <v>3790</v>
       </c>
       <c r="E409"/>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>837</v>
       </c>
       <c r="B410" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C410" t="s">
         <v>838</v>
       </c>
       <c r="D410">
-        <v>3850</v>
+        <v>800</v>
       </c>
       <c r="E410"/>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>839</v>
       </c>
       <c r="B411" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C411" t="s">
         <v>840</v>
       </c>
       <c r="D411">
-        <v>3840</v>
+        <v>800</v>
       </c>
       <c r="E411"/>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>841</v>
       </c>
       <c r="B412" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C412" t="s">
         <v>842</v>
       </c>
       <c r="D412">
-        <v>748</v>
+        <v>1370</v>
       </c>
       <c r="E412"/>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>843</v>
       </c>
       <c r="B413" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C413" t="s">
         <v>844</v>
       </c>
       <c r="D413">
-        <v>748</v>
+        <v>1720</v>
       </c>
       <c r="E413"/>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>845</v>
       </c>
       <c r="B414" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C414" t="s">
         <v>846</v>
       </c>
       <c r="D414">
-        <v>1450</v>
+        <v>1370</v>
       </c>
       <c r="E414"/>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>847</v>
       </c>
       <c r="B415" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C415" t="s">
         <v>848</v>
       </c>
       <c r="D415">
-        <v>1815</v>
+        <v>1320</v>
       </c>
       <c r="E415"/>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
         <v>849</v>
       </c>
       <c r="B416" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C416" t="s">
         <v>850</v>
       </c>
       <c r="D416">
-        <v>1450</v>
+        <v>1790</v>
       </c>
       <c r="E416"/>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
         <v>851</v>
       </c>
       <c r="B417" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C417" t="s">
         <v>852</v>
       </c>
       <c r="D417">
-        <v>1200</v>
+        <v>2420</v>
       </c>
       <c r="E417"/>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
         <v>853</v>
       </c>
       <c r="B418" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C418" t="s">
         <v>854</v>
       </c>
       <c r="D418">
-        <v>1780</v>
+        <v>1930</v>
       </c>
       <c r="E418"/>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
         <v>855</v>
       </c>
       <c r="B419" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C419" t="s">
         <v>856</v>
       </c>
       <c r="D419">
-        <v>1958</v>
+        <v>3070</v>
       </c>
       <c r="E419"/>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
         <v>857</v>
       </c>
       <c r="B420" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C420" t="s">
         <v>858</v>
       </c>
       <c r="D420">
-        <v>2450</v>
+        <v>3035</v>
       </c>
       <c r="E420"/>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>859</v>
       </c>
       <c r="B421" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C421" t="s">
         <v>860</v>
       </c>
       <c r="D421">
-        <v>2160</v>
+        <v>3070</v>
       </c>
       <c r="E421"/>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>861</v>
       </c>
       <c r="B422" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C422" t="s">
         <v>862</v>
       </c>
       <c r="D422">
-        <v>2710</v>
+        <v>3850</v>
       </c>
       <c r="E422"/>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>863</v>
       </c>
       <c r="B423" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C423" t="s">
         <v>864</v>
       </c>
       <c r="D423">
-        <v>2160</v>
+        <v>3840</v>
       </c>
       <c r="E423"/>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>865</v>
       </c>
       <c r="B424" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C424" t="s">
         <v>866</v>
       </c>
       <c r="D424">
-        <v>2680</v>
+        <v>748</v>
       </c>
       <c r="E424"/>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>867</v>
       </c>
       <c r="B425" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C425" t="s">
         <v>868</v>
       </c>
       <c r="D425">
         <v>748</v>
       </c>
       <c r="E425"/>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>869</v>
       </c>
       <c r="B426" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C426" t="s">
         <v>870</v>
       </c>
       <c r="D426">
-        <v>748</v>
+        <v>1450</v>
       </c>
       <c r="E426"/>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>871</v>
       </c>
       <c r="B427" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C427" t="s">
         <v>872</v>
       </c>
       <c r="D427">
-        <v>1760</v>
+        <v>1815</v>
       </c>
       <c r="E427"/>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>873</v>
       </c>
       <c r="B428" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C428" t="s">
         <v>874</v>
       </c>
       <c r="D428">
-        <v>1340</v>
+        <v>1450</v>
       </c>
       <c r="E428"/>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>875</v>
       </c>
       <c r="B429" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C429" t="s">
         <v>876</v>
       </c>
       <c r="D429">
-        <v>1340</v>
+        <v>1200</v>
       </c>
       <c r="E429"/>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>877</v>
       </c>
       <c r="B430" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C430" t="s">
         <v>878</v>
       </c>
       <c r="D430">
-        <v>1440</v>
+        <v>1780</v>
       </c>
       <c r="E430"/>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>879</v>
       </c>
       <c r="B431" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C431" t="s">
         <v>880</v>
       </c>
       <c r="D431">
-        <v>1600</v>
+        <v>1958</v>
       </c>
       <c r="E431"/>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" t="s">
         <v>881</v>
       </c>
       <c r="B432" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C432" t="s">
         <v>882</v>
       </c>
       <c r="D432">
-        <v>2000</v>
+        <v>2450</v>
       </c>
       <c r="E432"/>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" t="s">
         <v>883</v>
       </c>
       <c r="B433" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C433" t="s">
         <v>884</v>
       </c>
       <c r="D433">
-        <v>2860</v>
+        <v>2160</v>
       </c>
       <c r="E433"/>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" t="s">
         <v>885</v>
       </c>
       <c r="B434" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C434" t="s">
         <v>886</v>
       </c>
       <c r="D434">
-        <v>1790</v>
+        <v>2710</v>
       </c>
       <c r="E434"/>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" t="s">
         <v>887</v>
       </c>
       <c r="B435" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C435" t="s">
         <v>888</v>
       </c>
       <c r="D435">
-        <v>1950</v>
+        <v>2160</v>
       </c>
       <c r="E435"/>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" t="s">
         <v>889</v>
       </c>
       <c r="B436" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C436" t="s">
         <v>890</v>
       </c>
       <c r="D436">
-        <v>2920</v>
+        <v>2680</v>
       </c>
       <c r="E436"/>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" t="s">
         <v>891</v>
       </c>
       <c r="B437" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C437" t="s">
         <v>892</v>
       </c>
       <c r="D437">
-        <v>2820</v>
+        <v>748</v>
       </c>
       <c r="E437"/>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" t="s">
         <v>893</v>
       </c>
       <c r="B438" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C438" t="s">
         <v>894</v>
       </c>
       <c r="D438">
-        <v>3900</v>
+        <v>748</v>
       </c>
       <c r="E438"/>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" t="s">
         <v>895</v>
       </c>
       <c r="B439" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C439" t="s">
         <v>896</v>
       </c>
       <c r="D439">
-        <v>1003</v>
+        <v>1760</v>
       </c>
       <c r="E439"/>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" t="s">
         <v>897</v>
       </c>
       <c r="B440" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C440" t="s">
         <v>898</v>
       </c>
       <c r="D440">
-        <v>738</v>
+        <v>1340</v>
       </c>
       <c r="E440"/>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" t="s">
         <v>899</v>
       </c>
       <c r="B441" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C441" t="s">
         <v>900</v>
       </c>
       <c r="D441">
-        <v>1520</v>
+        <v>1340</v>
       </c>
       <c r="E441"/>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>901</v>
       </c>
       <c r="B442" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C442" t="s">
         <v>902</v>
       </c>
       <c r="D442">
-        <v>1790</v>
+        <v>1440</v>
       </c>
       <c r="E442"/>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>903</v>
       </c>
       <c r="B443" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C443" t="s">
         <v>904</v>
       </c>
       <c r="D443">
-        <v>2400</v>
+        <v>1600</v>
       </c>
       <c r="E443"/>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>905</v>
       </c>
       <c r="B444" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C444" t="s">
         <v>906</v>
       </c>
       <c r="D444">
-        <v>1910</v>
+        <v>2000</v>
       </c>
       <c r="E444"/>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>907</v>
       </c>
       <c r="B445" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C445" t="s">
         <v>908</v>
       </c>
       <c r="D445">
-        <v>2770</v>
+        <v>2860</v>
       </c>
       <c r="E445"/>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>909</v>
       </c>
       <c r="B446" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C446" t="s">
         <v>910</v>
       </c>
       <c r="D446">
-        <v>2770</v>
+        <v>1790</v>
       </c>
       <c r="E446"/>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>911</v>
       </c>
       <c r="B447" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C447" t="s">
         <v>912</v>
       </c>
       <c r="D447">
-        <v>730</v>
+        <v>1950</v>
       </c>
       <c r="E447"/>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>913</v>
       </c>
       <c r="B448" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C448" t="s">
         <v>914</v>
       </c>
       <c r="D448">
-        <v>735</v>
+        <v>2920</v>
       </c>
       <c r="E448"/>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>915</v>
       </c>
       <c r="B449" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C449" t="s">
         <v>916</v>
       </c>
       <c r="D449">
-        <v>1520</v>
+        <v>2820</v>
       </c>
       <c r="E449"/>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" t="s">
         <v>917</v>
       </c>
       <c r="B450" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C450" t="s">
         <v>918</v>
       </c>
       <c r="D450">
-        <v>1520</v>
+        <v>3900</v>
       </c>
       <c r="E450"/>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" t="s">
         <v>919</v>
       </c>
       <c r="B451" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C451" t="s">
         <v>920</v>
       </c>
       <c r="D451">
-        <v>1200</v>
+        <v>1003</v>
       </c>
       <c r="E451"/>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" t="s">
         <v>921</v>
       </c>
       <c r="B452" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C452" t="s">
         <v>922</v>
       </c>
       <c r="D452">
-        <v>1850</v>
+        <v>738</v>
       </c>
       <c r="E452"/>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>923</v>
       </c>
       <c r="B453" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C453" t="s">
         <v>924</v>
       </c>
       <c r="D453">
-        <v>2045</v>
+        <v>1520</v>
       </c>
       <c r="E453"/>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>925</v>
       </c>
       <c r="B454" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C454" t="s">
         <v>926</v>
       </c>
       <c r="D454">
-        <v>4140</v>
+        <v>1790</v>
       </c>
       <c r="E454"/>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>927</v>
       </c>
       <c r="B455" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C455" t="s">
         <v>928</v>
       </c>
       <c r="D455">
-        <v>4090</v>
+        <v>2400</v>
       </c>
       <c r="E455"/>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>929</v>
       </c>
       <c r="B456" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C456" t="s">
         <v>930</v>
       </c>
       <c r="D456">
-        <v>730</v>
+        <v>1910</v>
       </c>
       <c r="E456"/>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>931</v>
       </c>
       <c r="B457" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C457" t="s">
         <v>932</v>
       </c>
       <c r="D457">
-        <v>1530</v>
+        <v>2770</v>
       </c>
       <c r="E457"/>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>933</v>
       </c>
       <c r="B458" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C458" t="s">
         <v>934</v>
       </c>
       <c r="D458">
-        <v>2000</v>
+        <v>2770</v>
       </c>
       <c r="E458"/>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>935</v>
       </c>
       <c r="B459" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C459" t="s">
         <v>936</v>
       </c>
       <c r="D459">
-        <v>3480</v>
+        <v>730</v>
       </c>
       <c r="E459"/>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" t="s">
         <v>937</v>
       </c>
       <c r="B460" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C460" t="s">
         <v>938</v>
       </c>
       <c r="D460">
-        <v>4360</v>
+        <v>735</v>
       </c>
       <c r="E460"/>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
         <v>939</v>
       </c>
       <c r="B461" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C461" t="s">
         <v>940</v>
       </c>
       <c r="D461">
-        <v>3120</v>
+        <v>1520</v>
       </c>
       <c r="E461"/>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" t="s">
         <v>941</v>
       </c>
       <c r="B462" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C462" t="s">
         <v>942</v>
       </c>
       <c r="D462">
-        <v>770</v>
+        <v>1520</v>
       </c>
       <c r="E462"/>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" t="s">
         <v>943</v>
       </c>
       <c r="B463" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C463" t="s">
         <v>944</v>
       </c>
       <c r="D463">
-        <v>1630</v>
+        <v>1200</v>
       </c>
       <c r="E463"/>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" t="s">
         <v>945</v>
       </c>
       <c r="B464" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C464" t="s">
         <v>946</v>
       </c>
       <c r="D464">
-        <v>2130</v>
+        <v>1850</v>
       </c>
       <c r="E464"/>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" t="s">
         <v>947</v>
       </c>
       <c r="B465" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C465" t="s">
         <v>948</v>
       </c>
       <c r="D465">
-        <v>3099</v>
+        <v>2045</v>
       </c>
       <c r="E465"/>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" t="s">
         <v>949</v>
       </c>
       <c r="B466" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C466" t="s">
         <v>950</v>
       </c>
       <c r="D466">
-        <v>2550</v>
+        <v>4140</v>
       </c>
       <c r="E466"/>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
         <v>951</v>
       </c>
       <c r="B467" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C467" t="s">
         <v>952</v>
       </c>
       <c r="D467">
-        <v>3199</v>
+        <v>4090</v>
       </c>
       <c r="E467"/>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>953</v>
       </c>
       <c r="B468" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C468" t="s">
         <v>954</v>
       </c>
       <c r="D468">
-        <v>3199</v>
+        <v>730</v>
       </c>
       <c r="E468"/>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
         <v>955</v>
       </c>
       <c r="B469" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C469" t="s">
         <v>956</v>
       </c>
       <c r="D469">
-        <v>770</v>
+        <v>1530</v>
       </c>
       <c r="E469"/>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
         <v>957</v>
       </c>
       <c r="B470" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C470" t="s">
         <v>958</v>
       </c>
       <c r="D470">
-        <v>710</v>
+        <v>2000</v>
       </c>
       <c r="E470"/>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
         <v>959</v>
       </c>
       <c r="B471" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C471" t="s">
         <v>960</v>
       </c>
       <c r="D471">
-        <v>1630</v>
+        <v>3480</v>
       </c>
       <c r="E471"/>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
         <v>961</v>
       </c>
       <c r="B472" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C472" t="s">
         <v>962</v>
       </c>
       <c r="D472">
-        <v>1630</v>
+        <v>4360</v>
       </c>
       <c r="E472"/>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
         <v>963</v>
       </c>
       <c r="B473" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C473" t="s">
         <v>964</v>
       </c>
       <c r="D473">
-        <v>2360</v>
+        <v>3120</v>
       </c>
       <c r="E473"/>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>965</v>
       </c>
       <c r="B474" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C474" t="s">
         <v>966</v>
       </c>
       <c r="D474">
-        <v>2560</v>
+        <v>770</v>
       </c>
       <c r="E474"/>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>967</v>
       </c>
       <c r="B475" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C475" t="s">
         <v>968</v>
       </c>
       <c r="D475">
-        <v>32340</v>
+        <v>1630</v>
       </c>
       <c r="E475"/>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>969</v>
       </c>
-      <c r="B476"/>
+      <c r="B476" t="s">
+        <v>249</v>
+      </c>
       <c r="C476" t="s">
         <v>970</v>
       </c>
       <c r="D476">
-        <v>3000</v>
+        <v>2130</v>
       </c>
       <c r="E476"/>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>971</v>
       </c>
       <c r="B477" t="s">
-        <v>80</v>
+        <v>249</v>
       </c>
       <c r="C477" t="s">
         <v>972</v>
       </c>
       <c r="D477">
-        <v>17100</v>
+        <v>3099</v>
       </c>
       <c r="E477"/>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>973</v>
       </c>
-      <c r="B478"/>
+      <c r="B478" t="s">
+        <v>249</v>
+      </c>
       <c r="C478" t="s">
         <v>974</v>
       </c>
       <c r="D478">
-        <v>115</v>
+        <v>2550</v>
       </c>
       <c r="E478"/>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>975</v>
       </c>
-      <c r="B479"/>
+      <c r="B479" t="s">
+        <v>249</v>
+      </c>
       <c r="C479" t="s">
         <v>976</v>
       </c>
       <c r="D479">
-        <v>115</v>
+        <v>3199</v>
       </c>
       <c r="E479"/>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>977</v>
       </c>
-      <c r="B480"/>
+      <c r="B480" t="s">
+        <v>249</v>
+      </c>
       <c r="C480" t="s">
         <v>978</v>
       </c>
       <c r="D480">
-        <v>115</v>
+        <v>3199</v>
       </c>
       <c r="E480"/>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>979</v>
       </c>
-      <c r="B481"/>
+      <c r="B481" t="s">
+        <v>249</v>
+      </c>
       <c r="C481" t="s">
         <v>980</v>
       </c>
       <c r="D481">
-        <v>115</v>
+        <v>770</v>
       </c>
       <c r="E481"/>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>981</v>
       </c>
-      <c r="B482"/>
+      <c r="B482" t="s">
+        <v>249</v>
+      </c>
       <c r="C482" t="s">
         <v>982</v>
       </c>
       <c r="D482">
-        <v>115</v>
+        <v>710</v>
       </c>
       <c r="E482"/>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>983</v>
       </c>
-      <c r="B483"/>
+      <c r="B483" t="s">
+        <v>249</v>
+      </c>
       <c r="C483" t="s">
         <v>984</v>
       </c>
       <c r="D483">
-        <v>343</v>
+        <v>1630</v>
       </c>
       <c r="E483"/>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>985</v>
       </c>
-      <c r="B484"/>
+      <c r="B484" t="s">
+        <v>249</v>
+      </c>
       <c r="C484" t="s">
         <v>986</v>
       </c>
       <c r="D484">
-        <v>315</v>
+        <v>1630</v>
       </c>
       <c r="E484"/>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>987</v>
       </c>
-      <c r="B485"/>
+      <c r="B485" t="s">
+        <v>249</v>
+      </c>
       <c r="C485" t="s">
         <v>988</v>
       </c>
       <c r="D485">
-        <v>300</v>
+        <v>2360</v>
       </c>
       <c r="E485"/>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>989</v>
       </c>
-      <c r="B486"/>
+      <c r="B486" t="s">
+        <v>249</v>
+      </c>
       <c r="C486" t="s">
         <v>990</v>
       </c>
       <c r="D486">
-        <v>410</v>
+        <v>2560</v>
       </c>
       <c r="E486"/>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>991</v>
       </c>
-      <c r="B487"/>
+      <c r="B487" t="s">
+        <v>249</v>
+      </c>
       <c r="C487" t="s">
         <v>992</v>
       </c>
       <c r="D487">
-        <v>350</v>
+        <v>32340</v>
       </c>
       <c r="E487"/>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>993</v>
       </c>
       <c r="B488"/>
       <c r="C488" t="s">
         <v>994</v>
       </c>
       <c r="D488">
-        <v>350</v>
+        <v>3000</v>
       </c>
       <c r="E488"/>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>995</v>
       </c>
-      <c r="B489"/>
+      <c r="B489" t="s">
+        <v>80</v>
+      </c>
       <c r="C489" t="s">
         <v>996</v>
       </c>
       <c r="D489">
-        <v>116</v>
+        <v>17100</v>
       </c>
       <c r="E489"/>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>997</v>
       </c>
       <c r="B490"/>
       <c r="C490" t="s">
         <v>998</v>
       </c>
       <c r="D490">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E490"/>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" t="s">
         <v>999</v>
       </c>
       <c r="B491"/>
       <c r="C491" t="s">
         <v>1000</v>
       </c>
       <c r="D491">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E491"/>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" t="s">
         <v>1001</v>
       </c>
       <c r="B492"/>
       <c r="C492" t="s">
         <v>1002</v>
       </c>
       <c r="D492">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E492"/>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" t="s">
         <v>1003</v>
       </c>
       <c r="B493"/>
       <c r="C493" t="s">
         <v>1004</v>
       </c>
       <c r="D493">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="E493"/>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B494"/>
       <c r="C494" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="D494">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="E494"/>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="B495"/>
       <c r="C495" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="D495">
-        <v>158</v>
+        <v>343</v>
       </c>
       <c r="E495"/>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B496"/>
       <c r="C496" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="D496">
-        <v>158</v>
+        <v>315</v>
       </c>
       <c r="E496"/>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="B497"/>
       <c r="C497" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D497">
-        <v>158</v>
+        <v>300</v>
       </c>
       <c r="E497"/>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B498"/>
       <c r="C498" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D498">
-        <v>158</v>
+        <v>410</v>
       </c>
       <c r="E498"/>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B499"/>
       <c r="C499" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="D499">
-        <v>158</v>
+        <v>350</v>
       </c>
       <c r="E499"/>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="B500"/>
       <c r="C500" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="D500">
-        <v>210</v>
+        <v>350</v>
       </c>
       <c r="E500"/>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="B501"/>
       <c r="C501" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="D501">
-        <v>180</v>
+        <v>116</v>
       </c>
       <c r="E501"/>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="B502"/>
       <c r="C502" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D502">
-        <v>180</v>
+        <v>116</v>
       </c>
       <c r="E502"/>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="B503"/>
       <c r="C503" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="D503">
-        <v>180</v>
+        <v>116</v>
       </c>
       <c r="E503"/>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="B504"/>
       <c r="C504" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="D504">
-        <v>180</v>
+        <v>116</v>
       </c>
       <c r="E504"/>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="B505"/>
       <c r="C505" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="D505">
-        <v>195</v>
+        <v>128</v>
       </c>
       <c r="E505"/>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" t="s">
         <v>1027</v>
       </c>
       <c r="B506"/>
       <c r="C506" t="s">
         <v>1028</v>
       </c>
       <c r="D506">
-        <v>195</v>
+        <v>128</v>
       </c>
       <c r="E506"/>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" t="s">
         <v>1029</v>
       </c>
       <c r="B507"/>
       <c r="C507" t="s">
         <v>1030</v>
       </c>
       <c r="D507">
-        <v>195</v>
+        <v>158</v>
       </c>
       <c r="E507"/>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" t="s">
         <v>1031</v>
       </c>
       <c r="B508"/>
       <c r="C508" t="s">
         <v>1032</v>
       </c>
       <c r="D508">
-        <v>195</v>
+        <v>158</v>
       </c>
       <c r="E508"/>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" t="s">
         <v>1033</v>
       </c>
       <c r="B509"/>
       <c r="C509" t="s">
         <v>1034</v>
       </c>
       <c r="D509">
-        <v>195</v>
+        <v>158</v>
       </c>
       <c r="E509"/>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" t="s">
         <v>1035</v>
       </c>
       <c r="B510"/>
       <c r="C510" t="s">
         <v>1036</v>
       </c>
       <c r="D510">
-        <v>245</v>
+        <v>158</v>
       </c>
       <c r="E510"/>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" t="s">
         <v>1037</v>
       </c>
       <c r="B511"/>
       <c r="C511" t="s">
         <v>1038</v>
       </c>
       <c r="D511">
-        <v>245</v>
+        <v>158</v>
       </c>
       <c r="E511"/>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" t="s">
         <v>1039</v>
       </c>
       <c r="B512"/>
       <c r="C512" t="s">
         <v>1040</v>
       </c>
       <c r="D512">
-        <v>245</v>
+        <v>210</v>
       </c>
       <c r="E512"/>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" t="s">
         <v>1041</v>
       </c>
       <c r="B513"/>
       <c r="C513" t="s">
         <v>1042</v>
       </c>
       <c r="D513">
-        <v>245</v>
+        <v>180</v>
       </c>
       <c r="E513"/>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" t="s">
         <v>1043</v>
       </c>
       <c r="B514"/>
       <c r="C514" t="s">
         <v>1044</v>
       </c>
       <c r="D514">
-        <v>245</v>
+        <v>180</v>
       </c>
       <c r="E514"/>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" t="s">
         <v>1045</v>
       </c>
-      <c r="B515" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B515"/>
       <c r="C515" t="s">
         <v>1046</v>
       </c>
       <c r="D515">
-        <v>360</v>
+        <v>180</v>
       </c>
       <c r="E515"/>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1047</v>
+      </c>
+      <c r="B516"/>
       <c r="C516" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="D516">
-        <v>360</v>
+        <v>180</v>
       </c>
       <c r="E516"/>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1049</v>
+      </c>
+      <c r="B517"/>
       <c r="C517" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="D517">
-        <v>360</v>
+        <v>195</v>
       </c>
       <c r="E517"/>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" t="s">
-        <v>1049</v>
-[...3 lines deleted...]
-      </c>
+        <v>1051</v>
+      </c>
+      <c r="B518"/>
       <c r="C518" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="D518">
-        <v>166</v>
+        <v>195</v>
       </c>
       <c r="E518"/>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" t="s">
-        <v>1051</v>
-[...3 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="B519"/>
       <c r="C519" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="D519">
-        <v>21000</v>
+        <v>195</v>
       </c>
       <c r="E519"/>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" t="s">
-        <v>1053</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="B520"/>
       <c r="C520" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="D520">
-        <v>23615</v>
+        <v>195</v>
       </c>
       <c r="E520"/>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" t="s">
-        <v>1056</v>
-[...3 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="B521"/>
       <c r="C521" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D521">
-        <v>15590</v>
+        <v>195</v>
       </c>
       <c r="E521"/>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" t="s">
-        <v>1058</v>
-[...3 lines deleted...]
-      </c>
+        <v>1059</v>
+      </c>
+      <c r="B522"/>
       <c r="C522" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="D522">
-        <v>16000</v>
+        <v>245</v>
       </c>
       <c r="E522"/>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" t="s">
-        <v>1060</v>
-[...3 lines deleted...]
-      </c>
+        <v>1061</v>
+      </c>
+      <c r="B523"/>
       <c r="C523" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D523">
-        <v>19850</v>
+        <v>245</v>
       </c>
       <c r="E523"/>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" t="s">
-        <v>1062</v>
-[...3 lines deleted...]
-      </c>
+        <v>1063</v>
+      </c>
+      <c r="B524"/>
       <c r="C524" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="D524">
-        <v>23615</v>
+        <v>245</v>
       </c>
       <c r="E524"/>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" t="s">
-        <v>1064</v>
-[...3 lines deleted...]
-      </c>
+        <v>1065</v>
+      </c>
+      <c r="B525"/>
       <c r="C525" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="D525">
-        <v>101540</v>
+        <v>245</v>
       </c>
       <c r="E525"/>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" t="s">
-        <v>1066</v>
-[...3 lines deleted...]
-      </c>
+        <v>1067</v>
+      </c>
+      <c r="B526"/>
       <c r="C526" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="D526">
-        <v>843</v>
+        <v>245</v>
       </c>
       <c r="E526"/>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B527" t="s">
-        <v>6</v>
+        <v>249</v>
       </c>
       <c r="C527" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="D527">
-        <v>1107</v>
+        <v>360</v>
       </c>
       <c r="E527"/>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="B528" t="s">
-        <v>6</v>
+        <v>249</v>
       </c>
       <c r="C528" t="s">
         <v>1071</v>
       </c>
       <c r="D528">
-        <v>1051</v>
+        <v>360</v>
       </c>
       <c r="E528"/>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B529" t="s">
+        <v>249</v>
+      </c>
+      <c r="C529" t="s">
         <v>1072</v>
       </c>
-      <c r="B529" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D529">
-        <v>1047</v>
+        <v>360</v>
       </c>
       <c r="E529"/>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B530" t="s">
+        <v>249</v>
+      </c>
+      <c r="C530" t="s">
         <v>1074</v>
       </c>
-      <c r="B530" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D530">
-        <v>1047</v>
+        <v>166</v>
       </c>
       <c r="E530"/>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B531" t="s">
+        <v>80</v>
+      </c>
+      <c r="C531" t="s">
         <v>1076</v>
       </c>
-      <c r="B531" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D531">
-        <v>1497</v>
+        <v>21000</v>
       </c>
       <c r="E531"/>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B532" t="s">
         <v>1078</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="C532" t="s">
         <v>1079</v>
       </c>
       <c r="D532">
-        <v>1488</v>
+        <v>23615</v>
       </c>
       <c r="E532"/>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" t="s">
         <v>1080</v>
       </c>
       <c r="B533" t="s">
-        <v>6</v>
+        <v>1078</v>
       </c>
       <c r="C533" t="s">
         <v>1081</v>
       </c>
       <c r="D533">
-        <v>1477</v>
+        <v>15590</v>
       </c>
       <c r="E533"/>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" t="s">
         <v>1082</v>
       </c>
       <c r="B534" t="s">
-        <v>6</v>
+        <v>1078</v>
       </c>
       <c r="C534" t="s">
         <v>1083</v>
       </c>
       <c r="D534">
-        <v>1665</v>
+        <v>16000</v>
       </c>
       <c r="E534"/>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" t="s">
         <v>1084</v>
       </c>
       <c r="B535" t="s">
-        <v>6</v>
+        <v>1078</v>
       </c>
       <c r="C535" t="s">
         <v>1085</v>
       </c>
       <c r="D535">
-        <v>1620</v>
+        <v>19850</v>
       </c>
       <c r="E535"/>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" t="s">
         <v>1086</v>
       </c>
       <c r="B536" t="s">
-        <v>6</v>
+        <v>1078</v>
       </c>
       <c r="C536" t="s">
         <v>1087</v>
       </c>
       <c r="D536">
-        <v>1555</v>
+        <v>23615</v>
       </c>
       <c r="E536"/>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" t="s">
         <v>1088</v>
       </c>
       <c r="B537" t="s">
-        <v>6</v>
+        <v>1078</v>
       </c>
       <c r="C537" t="s">
         <v>1089</v>
       </c>
       <c r="D537">
-        <v>1460</v>
+        <v>101540</v>
       </c>
       <c r="E537"/>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" t="s">
         <v>1090</v>
       </c>
       <c r="B538" t="s">
         <v>6</v>
       </c>
       <c r="C538" t="s">
         <v>1091</v>
       </c>
       <c r="D538">
-        <v>1447</v>
+        <v>843</v>
       </c>
       <c r="E538"/>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" t="s">
         <v>1092</v>
       </c>
       <c r="B539" t="s">
         <v>6</v>
       </c>
       <c r="C539" t="s">
         <v>1093</v>
       </c>
       <c r="D539">
-        <v>1440</v>
+        <v>1107</v>
       </c>
       <c r="E539"/>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" t="s">
         <v>1094</v>
       </c>
       <c r="B540" t="s">
         <v>6</v>
       </c>
       <c r="C540" t="s">
         <v>1095</v>
       </c>
       <c r="D540">
-        <v>1644</v>
+        <v>1051</v>
       </c>
       <c r="E540"/>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" t="s">
         <v>1096</v>
       </c>
       <c r="B541" t="s">
         <v>6</v>
       </c>
       <c r="C541" t="s">
         <v>1097</v>
       </c>
       <c r="D541">
-        <v>1280</v>
+        <v>1047</v>
       </c>
       <c r="E541"/>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" t="s">
         <v>1098</v>
       </c>
       <c r="B542" t="s">
         <v>6</v>
       </c>
       <c r="C542" t="s">
         <v>1099</v>
       </c>
       <c r="D542">
-        <v>1458</v>
+        <v>1047</v>
       </c>
       <c r="E542"/>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" t="s">
         <v>1100</v>
       </c>
       <c r="B543" t="s">
         <v>6</v>
       </c>
       <c r="C543" t="s">
         <v>1101</v>
       </c>
       <c r="D543">
-        <v>1771</v>
+        <v>1497</v>
       </c>
       <c r="E543"/>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" t="s">
         <v>1102</v>
       </c>
       <c r="B544" t="s">
         <v>6</v>
       </c>
       <c r="C544" t="s">
         <v>1103</v>
       </c>
       <c r="D544">
-        <v>1771</v>
+        <v>1488</v>
       </c>
       <c r="E544"/>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" t="s">
         <v>1104</v>
       </c>
       <c r="B545" t="s">
         <v>6</v>
       </c>
       <c r="C545" t="s">
         <v>1105</v>
       </c>
       <c r="D545">
-        <v>1625</v>
+        <v>1477</v>
       </c>
       <c r="E545"/>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" t="s">
         <v>1106</v>
       </c>
       <c r="B546" t="s">
         <v>6</v>
       </c>
       <c r="C546" t="s">
         <v>1107</v>
       </c>
       <c r="D546">
-        <v>1572</v>
+        <v>1665</v>
       </c>
       <c r="E546"/>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" t="s">
         <v>1108</v>
       </c>
       <c r="B547" t="s">
         <v>6</v>
       </c>
       <c r="C547" t="s">
         <v>1109</v>
       </c>
       <c r="D547">
-        <v>1550</v>
+        <v>1620</v>
       </c>
       <c r="E547"/>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" t="s">
         <v>1110</v>
       </c>
       <c r="B548" t="s">
         <v>6</v>
       </c>
       <c r="C548" t="s">
         <v>1111</v>
       </c>
       <c r="D548">
-        <v>800</v>
+        <v>1555</v>
       </c>
       <c r="E548"/>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" t="s">
         <v>1112</v>
       </c>
       <c r="B549" t="s">
         <v>6</v>
       </c>
       <c r="C549" t="s">
         <v>1113</v>
       </c>
       <c r="D549">
-        <v>800</v>
+        <v>1460</v>
       </c>
       <c r="E549"/>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" t="s">
         <v>1114</v>
       </c>
       <c r="B550" t="s">
         <v>6</v>
       </c>
       <c r="C550" t="s">
         <v>1115</v>
       </c>
       <c r="D550">
-        <v>455</v>
+        <v>1447</v>
       </c>
       <c r="E550"/>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" t="s">
         <v>1116</v>
       </c>
       <c r="B551" t="s">
         <v>6</v>
       </c>
       <c r="C551" t="s">
         <v>1117</v>
       </c>
       <c r="D551">
-        <v>425</v>
+        <v>1440</v>
       </c>
       <c r="E551"/>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" t="s">
         <v>1118</v>
       </c>
-      <c r="B552"/>
+      <c r="B552" t="s">
+        <v>6</v>
+      </c>
       <c r="C552" t="s">
         <v>1119</v>
       </c>
       <c r="D552">
-        <v>30200</v>
+        <v>1644</v>
       </c>
       <c r="E552"/>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" t="s">
         <v>1120</v>
       </c>
-      <c r="B553"/>
+      <c r="B553" t="s">
+        <v>6</v>
+      </c>
       <c r="C553" t="s">
         <v>1121</v>
       </c>
       <c r="D553">
-        <v>52650</v>
+        <v>1280</v>
       </c>
       <c r="E553"/>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" t="s">
         <v>1122</v>
       </c>
-      <c r="B554"/>
+      <c r="B554" t="s">
+        <v>6</v>
+      </c>
       <c r="C554" t="s">
         <v>1123</v>
       </c>
       <c r="D554">
-        <v>40800</v>
+        <v>1458</v>
       </c>
       <c r="E554"/>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" t="s">
         <v>1124</v>
       </c>
-      <c r="B555"/>
+      <c r="B555" t="s">
+        <v>6</v>
+      </c>
       <c r="C555" t="s">
         <v>1125</v>
       </c>
       <c r="D555">
-        <v>48900</v>
+        <v>1771</v>
       </c>
       <c r="E555"/>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" t="s">
         <v>1126</v>
       </c>
-      <c r="B556"/>
+      <c r="B556" t="s">
+        <v>6</v>
+      </c>
       <c r="C556" t="s">
         <v>1127</v>
       </c>
       <c r="D556">
-        <v>61700</v>
+        <v>1771</v>
       </c>
       <c r="E556"/>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" t="s">
         <v>1128</v>
       </c>
-      <c r="B557"/>
+      <c r="B557" t="s">
+        <v>6</v>
+      </c>
       <c r="C557" t="s">
         <v>1129</v>
       </c>
       <c r="D557">
-        <v>13860</v>
+        <v>1625</v>
       </c>
       <c r="E557"/>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="B558"/>
+        <v>1130</v>
+      </c>
+      <c r="B558" t="s">
+        <v>6</v>
+      </c>
       <c r="C558" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="D558">
-        <v>24500</v>
+        <v>1572</v>
       </c>
       <c r="E558"/>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" t="s">
-        <v>1131</v>
-[...1 lines deleted...]
-      <c r="B559"/>
+        <v>1132</v>
+      </c>
+      <c r="B559" t="s">
+        <v>6</v>
+      </c>
       <c r="C559" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="D559">
-        <v>28300</v>
+        <v>1550</v>
       </c>
       <c r="E559"/>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" t="s">
-        <v>1133</v>
-[...1 lines deleted...]
-      <c r="B560"/>
+        <v>1134</v>
+      </c>
+      <c r="B560" t="s">
+        <v>6</v>
+      </c>
       <c r="C560" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="D560">
-        <v>71000</v>
+        <v>800</v>
       </c>
       <c r="E560"/>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" t="s">
-        <v>1135</v>
-[...1 lines deleted...]
-      <c r="B561"/>
+        <v>1136</v>
+      </c>
+      <c r="B561" t="s">
+        <v>6</v>
+      </c>
       <c r="C561" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="D561">
-        <v>31700</v>
+        <v>800</v>
       </c>
       <c r="E561"/>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" t="s">
-        <v>1137</v>
-[...1 lines deleted...]
-      <c r="B562"/>
+        <v>1138</v>
+      </c>
+      <c r="B562" t="s">
+        <v>6</v>
+      </c>
       <c r="C562" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D562">
-        <v>41300</v>
+        <v>455</v>
       </c>
       <c r="E562"/>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="B563" t="s">
         <v>6</v>
       </c>
       <c r="C563" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="D563">
-        <v>5322</v>
+        <v>425</v>
       </c>
       <c r="E563"/>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" t="s">
-        <v>1141</v>
-[...3 lines deleted...]
-      </c>
+        <v>1142</v>
+      </c>
+      <c r="B564"/>
       <c r="C564" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D564">
-        <v>316</v>
+        <v>30200</v>
       </c>
       <c r="E564"/>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" t="s">
-        <v>1143</v>
-[...3 lines deleted...]
-      </c>
+        <v>1144</v>
+      </c>
+      <c r="B565"/>
       <c r="C565" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="D565">
-        <v>310</v>
+        <v>52650</v>
       </c>
       <c r="E565"/>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" t="s">
-        <v>1145</v>
-[...3 lines deleted...]
-      </c>
+        <v>1146</v>
+      </c>
+      <c r="B566"/>
       <c r="C566" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D566">
-        <v>997340</v>
+        <v>40800</v>
       </c>
       <c r="E566"/>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" t="s">
-        <v>1147</v>
-[...3 lines deleted...]
-      </c>
+        <v>1148</v>
+      </c>
+      <c r="B567"/>
       <c r="C567" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="D567">
-        <v>77800</v>
+        <v>48900</v>
       </c>
       <c r="E567"/>
     </row>
     <row r="568" spans="1:5">
       <c r="A568" t="s">
-        <v>1149</v>
-[...3 lines deleted...]
-      </c>
+        <v>1150</v>
+      </c>
+      <c r="B568"/>
       <c r="C568" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D568">
-        <v>338225</v>
+        <v>61700</v>
       </c>
       <c r="E568"/>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" t="s">
-        <v>1151</v>
-[...3 lines deleted...]
-      </c>
+        <v>1152</v>
+      </c>
+      <c r="B569"/>
       <c r="C569" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="D569">
-        <v>188800</v>
+        <v>13860</v>
       </c>
       <c r="E569"/>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" t="s">
-        <v>1153</v>
-[...3 lines deleted...]
-      </c>
+        <v>1142</v>
+      </c>
+      <c r="B570"/>
       <c r="C570" t="s">
         <v>1154</v>
       </c>
       <c r="D570">
-        <v>277000</v>
+        <v>24500</v>
       </c>
       <c r="E570"/>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" t="s">
         <v>1155</v>
       </c>
-      <c r="B571" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B571"/>
       <c r="C571" t="s">
         <v>1156</v>
       </c>
       <c r="D571">
-        <v>113000</v>
+        <v>28300</v>
       </c>
       <c r="E571"/>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" t="s">
         <v>1157</v>
       </c>
       <c r="B572"/>
       <c r="C572" t="s">
         <v>1158</v>
       </c>
       <c r="D572">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="E572"/>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" t="s">
         <v>1159</v>
       </c>
       <c r="B573"/>
       <c r="C573" t="s">
         <v>1160</v>
       </c>
       <c r="D573">
-        <v>5790</v>
+        <v>31700</v>
       </c>
       <c r="E573"/>
     </row>
     <row r="574" spans="1:5">
       <c r="A574" t="s">
         <v>1161</v>
       </c>
       <c r="B574"/>
       <c r="C574" t="s">
         <v>1162</v>
       </c>
       <c r="D574">
-        <v>5790</v>
+        <v>41300</v>
       </c>
       <c r="E574"/>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" t="s">
         <v>1163</v>
       </c>
-      <c r="B575"/>
+      <c r="B575" t="s">
+        <v>6</v>
+      </c>
       <c r="C575" t="s">
         <v>1164</v>
       </c>
       <c r="D575">
-        <v>4990</v>
+        <v>5322</v>
       </c>
       <c r="E575"/>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" t="s">
         <v>1165</v>
       </c>
-      <c r="B576"/>
+      <c r="B576" t="s">
+        <v>6</v>
+      </c>
       <c r="C576" t="s">
         <v>1166</v>
       </c>
       <c r="D576">
-        <v>5390</v>
+        <v>316</v>
       </c>
       <c r="E576"/>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" t="s">
         <v>1167</v>
       </c>
-      <c r="B577"/>
+      <c r="B577" t="s">
+        <v>6</v>
+      </c>
       <c r="C577" t="s">
         <v>1168</v>
       </c>
       <c r="D577">
-        <v>5390</v>
+        <v>310</v>
       </c>
       <c r="E577"/>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" t="s">
         <v>1169</v>
       </c>
       <c r="B578" t="s">
+        <v>586</v>
+      </c>
+      <c r="C578" t="s">
         <v>1170</v>
       </c>
-      <c r="C578" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D578">
-        <v>7670</v>
+        <v>997340</v>
       </c>
       <c r="E578"/>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="B579" t="s">
-        <v>251</v>
+        <v>586</v>
       </c>
       <c r="C579" t="s">
         <v>1172</v>
       </c>
       <c r="D579">
-        <v>0</v>
+        <v>80800</v>
       </c>
       <c r="E579"/>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" t="s">
         <v>1173</v>
       </c>
       <c r="B580" t="s">
-        <v>251</v>
+        <v>586</v>
       </c>
       <c r="C580" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D580">
-        <v>0</v>
+        <v>338225</v>
       </c>
       <c r="E580"/>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B581" t="s">
-        <v>251</v>
+        <v>586</v>
       </c>
       <c r="C581" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="D581">
-        <v>0</v>
+        <v>188800</v>
       </c>
       <c r="E581"/>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="B582" t="s">
-        <v>251</v>
+        <v>586</v>
       </c>
       <c r="C582" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="D582">
-        <v>0</v>
+        <v>228000</v>
       </c>
       <c r="E582"/>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="B583" t="s">
-        <v>251</v>
+        <v>80</v>
       </c>
       <c r="C583" t="s">
-        <v>1176</v>
+        <v>1180</v>
       </c>
       <c r="D583">
-        <v>0</v>
+        <v>113000</v>
       </c>
       <c r="E583"/>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" t="s">
-        <v>1177</v>
-[...3 lines deleted...]
-      </c>
+        <v>1181</v>
+      </c>
+      <c r="B584"/>
       <c r="C584" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="D584">
         <v>0</v>
       </c>
       <c r="E584"/>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" t="s">
-        <v>1178</v>
-[...3 lines deleted...]
-      </c>
+        <v>1183</v>
+      </c>
+      <c r="B585"/>
       <c r="C585" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="D585">
-        <v>0</v>
+        <v>5790</v>
       </c>
       <c r="E585"/>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" t="s">
-        <v>1179</v>
-[...3 lines deleted...]
-      </c>
+        <v>1185</v>
+      </c>
+      <c r="B586"/>
       <c r="C586" t="s">
-        <v>1179</v>
+        <v>1186</v>
       </c>
       <c r="D586">
-        <v>0</v>
+        <v>5790</v>
       </c>
       <c r="E586"/>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" t="s">
-        <v>1179</v>
-[...3 lines deleted...]
-      </c>
+        <v>1187</v>
+      </c>
+      <c r="B587"/>
       <c r="C587" t="s">
-        <v>1180</v>
+        <v>1188</v>
       </c>
       <c r="D587">
-        <v>0</v>
+        <v>4990</v>
       </c>
       <c r="E587"/>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" t="s">
-        <v>1181</v>
-[...3 lines deleted...]
-      </c>
+        <v>1189</v>
+      </c>
+      <c r="B588"/>
       <c r="C588" t="s">
-        <v>1181</v>
+        <v>1190</v>
       </c>
       <c r="D588">
-        <v>0</v>
+        <v>5390</v>
       </c>
       <c r="E588"/>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" t="s">
-        <v>1182</v>
-[...3 lines deleted...]
-      </c>
+        <v>1191</v>
+      </c>
+      <c r="B589"/>
       <c r="C589" t="s">
-        <v>1183</v>
+        <v>1192</v>
       </c>
       <c r="D589">
-        <v>70</v>
+        <v>5390</v>
       </c>
       <c r="E589"/>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" t="s">
-        <v>1184</v>
+        <v>1193</v>
       </c>
       <c r="B590" t="s">
-        <v>251</v>
+        <v>1194</v>
       </c>
       <c r="C590" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="D590">
-        <v>0</v>
+        <v>7670</v>
       </c>
       <c r="E590"/>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="B591" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C591" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="D591">
         <v>0</v>
       </c>
       <c r="E591"/>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="B592" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C592" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="D592">
         <v>0</v>
       </c>
       <c r="E592"/>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" t="s">
-        <v>1187</v>
+        <v>1198</v>
       </c>
       <c r="B593" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C593" t="s">
-        <v>1187</v>
+        <v>1198</v>
       </c>
       <c r="D593">
         <v>0</v>
       </c>
       <c r="E593"/>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" t="s">
-        <v>1188</v>
+        <v>1199</v>
       </c>
       <c r="B594" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C594" t="s">
-        <v>1189</v>
+        <v>1199</v>
       </c>
       <c r="D594">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="E594"/>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" t="s">
-        <v>1190</v>
+        <v>1200</v>
       </c>
       <c r="B595" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C595" t="s">
-        <v>1190</v>
+        <v>1200</v>
       </c>
       <c r="D595">
         <v>0</v>
       </c>
       <c r="E595"/>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" t="s">
-        <v>1191</v>
+        <v>1201</v>
       </c>
       <c r="B596" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C596" t="s">
-        <v>1191</v>
+        <v>1201</v>
       </c>
       <c r="D596">
         <v>0</v>
       </c>
       <c r="E596"/>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" t="s">
-        <v>1192</v>
+        <v>1202</v>
       </c>
       <c r="B597" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C597" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="D597">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="E597"/>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="B598" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C598" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="D598">
         <v>0</v>
       </c>
       <c r="E598"/>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" t="s">
-        <v>1195</v>
+        <v>1203</v>
       </c>
       <c r="B599" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C599" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="D599">
         <v>0</v>
       </c>
       <c r="E599"/>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="B600" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C600" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="D600">
         <v>0</v>
       </c>
       <c r="E600"/>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="B601" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C601" t="s">
-        <v>1197</v>
+        <v>1207</v>
       </c>
       <c r="D601">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="E601"/>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" t="s">
-        <v>1198</v>
+        <v>1208</v>
       </c>
       <c r="B602" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C602" t="s">
-        <v>1198</v>
+        <v>1208</v>
       </c>
       <c r="D602">
         <v>0</v>
       </c>
       <c r="E602"/>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" t="s">
-        <v>1199</v>
+        <v>1209</v>
       </c>
       <c r="B603" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C603" t="s">
-        <v>1199</v>
+        <v>1209</v>
       </c>
       <c r="D603">
         <v>0</v>
       </c>
       <c r="E603"/>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" t="s">
-        <v>1200</v>
+        <v>1210</v>
       </c>
       <c r="B604" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C604" t="s">
-        <v>1200</v>
+        <v>1210</v>
       </c>
       <c r="D604">
         <v>0</v>
       </c>
       <c r="E604"/>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="B605" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C605" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="D605">
         <v>0</v>
       </c>
       <c r="E605"/>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" t="s">
-        <v>1202</v>
+        <v>1212</v>
       </c>
       <c r="B606" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C606" t="s">
-        <v>1203</v>
+        <v>1213</v>
       </c>
       <c r="D606">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="E606"/>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" t="s">
-        <v>1204</v>
+        <v>1214</v>
       </c>
       <c r="B607" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C607" t="s">
-        <v>1204</v>
+        <v>1214</v>
       </c>
       <c r="D607">
         <v>0</v>
       </c>
       <c r="E607"/>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" t="s">
-        <v>1205</v>
+        <v>1215</v>
       </c>
       <c r="B608" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C608" t="s">
-        <v>1205</v>
+        <v>1215</v>
       </c>
       <c r="D608">
         <v>0</v>
       </c>
       <c r="E608"/>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" t="s">
-        <v>1206</v>
+        <v>1216</v>
       </c>
       <c r="B609" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C609" t="s">
-        <v>1206</v>
+        <v>1217</v>
       </c>
       <c r="D609">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="E609"/>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" t="s">
-        <v>1207</v>
+        <v>1218</v>
       </c>
       <c r="B610" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C610" t="s">
-        <v>1207</v>
+        <v>1218</v>
       </c>
       <c r="D610">
         <v>0</v>
       </c>
       <c r="E610"/>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="B611" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C611" t="s">
-        <v>1209</v>
+        <v>1219</v>
       </c>
       <c r="D611">
-        <v>74</v>
+        <v>0</v>
       </c>
       <c r="E611"/>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" t="s">
-        <v>1210</v>
+        <v>1220</v>
       </c>
       <c r="B612" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C612" t="s">
-        <v>1210</v>
+        <v>1220</v>
       </c>
       <c r="D612">
         <v>0</v>
       </c>
       <c r="E612"/>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" t="s">
-        <v>1211</v>
+        <v>1221</v>
       </c>
       <c r="B613" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C613" t="s">
-        <v>1211</v>
+        <v>1221</v>
       </c>
       <c r="D613">
         <v>0</v>
       </c>
       <c r="E613"/>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" t="s">
-        <v>1212</v>
+        <v>1222</v>
       </c>
       <c r="B614" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C614" t="s">
-        <v>1212</v>
+        <v>1222</v>
       </c>
       <c r="D614">
         <v>0</v>
       </c>
       <c r="E614"/>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" t="s">
-        <v>1213</v>
+        <v>1223</v>
       </c>
       <c r="B615" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C615" t="s">
-        <v>1213</v>
+        <v>1223</v>
       </c>
       <c r="D615">
         <v>0</v>
       </c>
       <c r="E615"/>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" t="s">
-        <v>1175</v>
+        <v>1224</v>
       </c>
       <c r="B616" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C616" t="s">
-        <v>1214</v>
+        <v>1224</v>
       </c>
       <c r="D616">
         <v>0</v>
       </c>
       <c r="E616"/>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" t="s">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="B617" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C617" t="s">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="D617">
         <v>0</v>
       </c>
       <c r="E617"/>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" t="s">
-        <v>1216</v>
+        <v>1226</v>
       </c>
       <c r="B618" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C618" t="s">
-        <v>1216</v>
+        <v>1227</v>
       </c>
       <c r="D618">
         <v>0</v>
       </c>
       <c r="E618"/>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" t="s">
-        <v>1217</v>
+        <v>1228</v>
       </c>
       <c r="B619" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C619" t="s">
-        <v>1217</v>
+        <v>1228</v>
       </c>
       <c r="D619">
         <v>0</v>
       </c>
       <c r="E619"/>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" t="s">
-        <v>1218</v>
+        <v>1229</v>
       </c>
       <c r="B620" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C620" t="s">
-        <v>1218</v>
+        <v>1229</v>
       </c>
       <c r="D620">
         <v>0</v>
       </c>
       <c r="E620"/>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" t="s">
-        <v>1219</v>
+        <v>1230</v>
       </c>
       <c r="B621" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C621" t="s">
-        <v>1219</v>
+        <v>1230</v>
       </c>
       <c r="D621">
         <v>0</v>
       </c>
       <c r="E621"/>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" t="s">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="B622" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C622" t="s">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="D622">
         <v>0</v>
       </c>
       <c r="E622"/>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" t="s">
-        <v>1221</v>
+        <v>1232</v>
       </c>
       <c r="B623" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C623" t="s">
-        <v>1221</v>
+        <v>1233</v>
       </c>
       <c r="D623">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="E623"/>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" t="s">
-        <v>1222</v>
+        <v>1234</v>
       </c>
       <c r="B624" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C624" t="s">
-        <v>1222</v>
+        <v>1234</v>
       </c>
       <c r="D624">
         <v>0</v>
       </c>
       <c r="E624"/>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" t="s">
-        <v>1223</v>
+        <v>1235</v>
       </c>
       <c r="B625" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C625" t="s">
-        <v>1223</v>
+        <v>1235</v>
       </c>
       <c r="D625">
         <v>0</v>
       </c>
       <c r="E625"/>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" t="s">
-        <v>1224</v>
+        <v>1236</v>
       </c>
       <c r="B626" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C626" t="s">
-        <v>1225</v>
+        <v>1236</v>
       </c>
       <c r="D626">
         <v>0</v>
       </c>
       <c r="E626"/>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" t="s">
-        <v>1226</v>
+        <v>1237</v>
       </c>
       <c r="B627" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C627" t="s">
-        <v>1226</v>
+        <v>1237</v>
       </c>
       <c r="D627">
         <v>0</v>
       </c>
       <c r="E627"/>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" t="s">
-        <v>1227</v>
+        <v>1199</v>
       </c>
       <c r="B628" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C628" t="s">
-        <v>1227</v>
+        <v>1238</v>
       </c>
       <c r="D628">
         <v>0</v>
       </c>
       <c r="E628"/>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" t="s">
-        <v>1228</v>
+        <v>1239</v>
       </c>
       <c r="B629" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C629" t="s">
-        <v>1228</v>
+        <v>1239</v>
       </c>
       <c r="D629">
         <v>0</v>
       </c>
       <c r="E629"/>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" t="s">
-        <v>1229</v>
+        <v>1240</v>
       </c>
       <c r="B630" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C630" t="s">
-        <v>1229</v>
+        <v>1240</v>
       </c>
       <c r="D630">
         <v>0</v>
       </c>
       <c r="E630"/>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" t="s">
-        <v>1230</v>
+        <v>1241</v>
       </c>
       <c r="B631" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C631" t="s">
-        <v>1230</v>
+        <v>1241</v>
       </c>
       <c r="D631">
         <v>0</v>
       </c>
       <c r="E631"/>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" t="s">
-        <v>1231</v>
+        <v>1242</v>
       </c>
       <c r="B632" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C632" t="s">
-        <v>1231</v>
+        <v>1242</v>
       </c>
       <c r="D632">
         <v>0</v>
       </c>
       <c r="E632"/>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" t="s">
-        <v>1232</v>
+        <v>1243</v>
       </c>
       <c r="B633" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C633" t="s">
-        <v>1232</v>
+        <v>1243</v>
       </c>
       <c r="D633">
         <v>0</v>
       </c>
       <c r="E633"/>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" t="s">
-        <v>1233</v>
+        <v>1244</v>
       </c>
       <c r="B634" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C634" t="s">
-        <v>1233</v>
+        <v>1244</v>
       </c>
       <c r="D634">
         <v>0</v>
       </c>
       <c r="E634"/>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" t="s">
-        <v>1234</v>
+        <v>1245</v>
       </c>
       <c r="B635" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C635" t="s">
-        <v>1234</v>
+        <v>1245</v>
       </c>
       <c r="D635">
         <v>0</v>
       </c>
       <c r="E635"/>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="B636" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C636" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="D636">
         <v>0</v>
       </c>
       <c r="E636"/>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" t="s">
-        <v>1236</v>
+        <v>1247</v>
       </c>
       <c r="B637" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C637" t="s">
-        <v>1236</v>
+        <v>1247</v>
       </c>
       <c r="D637">
         <v>0</v>
       </c>
       <c r="E637"/>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" t="s">
-        <v>1237</v>
+        <v>1248</v>
       </c>
       <c r="B638" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C638" t="s">
-        <v>1237</v>
+        <v>1249</v>
       </c>
       <c r="D638">
         <v>0</v>
       </c>
       <c r="E638"/>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" t="s">
-        <v>1238</v>
+        <v>1250</v>
       </c>
       <c r="B639" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C639" t="s">
-        <v>1238</v>
+        <v>1250</v>
       </c>
       <c r="D639">
         <v>0</v>
       </c>
       <c r="E639"/>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" t="s">
-        <v>1239</v>
+        <v>1251</v>
       </c>
       <c r="B640" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C640" t="s">
-        <v>1239</v>
+        <v>1251</v>
       </c>
       <c r="D640">
         <v>0</v>
       </c>
       <c r="E640"/>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" t="s">
-        <v>1240</v>
+        <v>1252</v>
       </c>
       <c r="B641" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C641" t="s">
-        <v>1241</v>
+        <v>1252</v>
       </c>
       <c r="D641">
-        <v>360</v>
+        <v>0</v>
       </c>
       <c r="E641"/>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" t="s">
-        <v>1242</v>
+        <v>1253</v>
       </c>
       <c r="B642" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C642" t="s">
-        <v>1243</v>
+        <v>1253</v>
       </c>
       <c r="D642">
-        <v>360</v>
+        <v>0</v>
       </c>
       <c r="E642"/>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" t="s">
-        <v>1244</v>
+        <v>1254</v>
       </c>
       <c r="B643" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C643" t="s">
-        <v>1244</v>
+        <v>1254</v>
       </c>
       <c r="D643">
         <v>0</v>
       </c>
       <c r="E643"/>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" t="s">
-        <v>1245</v>
+        <v>1255</v>
       </c>
       <c r="B644" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C644" t="s">
-        <v>1245</v>
+        <v>1255</v>
       </c>
       <c r="D644">
         <v>0</v>
       </c>
       <c r="E644"/>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" t="s">
-        <v>1246</v>
+        <v>1256</v>
       </c>
       <c r="B645" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C645" t="s">
-        <v>1246</v>
+        <v>1256</v>
       </c>
       <c r="D645">
         <v>0</v>
       </c>
       <c r="E645"/>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" t="s">
-        <v>1247</v>
+        <v>1257</v>
       </c>
       <c r="B646" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C646" t="s">
-        <v>1247</v>
+        <v>1257</v>
       </c>
       <c r="D646">
         <v>0</v>
       </c>
       <c r="E646"/>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" t="s">
-        <v>1248</v>
+        <v>1258</v>
       </c>
       <c r="B647" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C647" t="s">
-        <v>1248</v>
+        <v>1258</v>
       </c>
       <c r="D647">
         <v>0</v>
       </c>
       <c r="E647"/>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="B648" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C648" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="D648">
         <v>0</v>
       </c>
       <c r="E648"/>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" t="s">
-        <v>1250</v>
+        <v>1260</v>
       </c>
       <c r="B649" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C649" t="s">
-        <v>1250</v>
+        <v>1260</v>
       </c>
       <c r="D649">
         <v>0</v>
       </c>
       <c r="E649"/>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
       <c r="B650" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C650" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
       <c r="D650">
         <v>0</v>
       </c>
       <c r="E650"/>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" t="s">
-        <v>1252</v>
+        <v>1262</v>
       </c>
       <c r="B651" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C651" t="s">
-        <v>1252</v>
+        <v>1262</v>
       </c>
       <c r="D651">
         <v>0</v>
       </c>
       <c r="E651"/>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" t="s">
-        <v>1253</v>
+        <v>1263</v>
       </c>
       <c r="B652" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C652" t="s">
-        <v>1253</v>
+        <v>1263</v>
       </c>
       <c r="D652">
         <v>0</v>
       </c>
       <c r="E652"/>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" t="s">
-        <v>1254</v>
+        <v>1264</v>
       </c>
       <c r="B653" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C653" t="s">
-        <v>1254</v>
+        <v>1265</v>
       </c>
       <c r="D653">
-        <v>0</v>
+        <v>360</v>
       </c>
       <c r="E653"/>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" t="s">
-        <v>1255</v>
+        <v>1266</v>
       </c>
       <c r="B654" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C654" t="s">
-        <v>1256</v>
+        <v>1267</v>
       </c>
       <c r="D654">
-        <v>800</v>
+        <v>360</v>
       </c>
       <c r="E654"/>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" t="s">
-        <v>1257</v>
+        <v>1268</v>
       </c>
       <c r="B655" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C655" t="s">
-        <v>1257</v>
+        <v>1268</v>
       </c>
       <c r="D655">
         <v>0</v>
       </c>
       <c r="E655"/>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" t="s">
-        <v>1258</v>
+        <v>1269</v>
       </c>
       <c r="B656" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C656" t="s">
-        <v>1258</v>
+        <v>1269</v>
       </c>
       <c r="D656">
         <v>0</v>
       </c>
       <c r="E656"/>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" t="s">
-        <v>1259</v>
+        <v>1270</v>
       </c>
       <c r="B657" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C657" t="s">
-        <v>1259</v>
+        <v>1270</v>
       </c>
       <c r="D657">
         <v>0</v>
       </c>
       <c r="E657"/>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" t="s">
-        <v>1260</v>
+        <v>1271</v>
       </c>
       <c r="B658" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C658" t="s">
-        <v>1260</v>
+        <v>1271</v>
       </c>
       <c r="D658">
         <v>0</v>
       </c>
       <c r="E658"/>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" t="s">
-        <v>1261</v>
+        <v>1272</v>
       </c>
       <c r="B659" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C659" t="s">
-        <v>1261</v>
+        <v>1272</v>
       </c>
       <c r="D659">
         <v>0</v>
       </c>
       <c r="E659"/>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" t="s">
-        <v>1262</v>
+        <v>1273</v>
       </c>
       <c r="B660" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C660" t="s">
-        <v>1262</v>
+        <v>1273</v>
       </c>
       <c r="D660">
         <v>0</v>
       </c>
       <c r="E660"/>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" t="s">
-        <v>1263</v>
+        <v>1274</v>
       </c>
       <c r="B661" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C661" t="s">
-        <v>1263</v>
+        <v>1274</v>
       </c>
       <c r="D661">
         <v>0</v>
       </c>
       <c r="E661"/>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" t="s">
-        <v>1264</v>
+        <v>1275</v>
       </c>
       <c r="B662" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C662" t="s">
-        <v>1264</v>
+        <v>1275</v>
       </c>
       <c r="D662">
         <v>0</v>
       </c>
       <c r="E662"/>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" t="s">
-        <v>1265</v>
+        <v>1276</v>
       </c>
       <c r="B663" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C663" t="s">
-        <v>1265</v>
+        <v>1276</v>
       </c>
       <c r="D663">
         <v>0</v>
       </c>
       <c r="E663"/>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" t="s">
-        <v>1266</v>
+        <v>1277</v>
       </c>
       <c r="B664" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C664" t="s">
-        <v>1266</v>
+        <v>1277</v>
       </c>
       <c r="D664">
         <v>0</v>
       </c>
       <c r="E664"/>
     </row>
     <row r="665" spans="1:5">
       <c r="A665" t="s">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="B665" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C665" t="s">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="D665">
         <v>0</v>
       </c>
       <c r="E665"/>
     </row>
     <row r="666" spans="1:5">
       <c r="A666" t="s">
-        <v>1268</v>
+        <v>1279</v>
       </c>
       <c r="B666" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C666" t="s">
-        <v>1268</v>
+        <v>1280</v>
       </c>
       <c r="D666">
-        <v>0</v>
+        <v>800</v>
       </c>
       <c r="E666"/>
     </row>
     <row r="667" spans="1:5">
       <c r="A667" t="s">
-        <v>1269</v>
+        <v>1281</v>
       </c>
       <c r="B667" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C667" t="s">
-        <v>1269</v>
+        <v>1281</v>
       </c>
       <c r="D667">
         <v>0</v>
       </c>
       <c r="E667"/>
     </row>
     <row r="668" spans="1:5">
       <c r="A668" t="s">
-        <v>1270</v>
+        <v>1282</v>
       </c>
       <c r="B668" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C668" t="s">
-        <v>1271</v>
+        <v>1282</v>
       </c>
       <c r="D668">
-        <v>2050</v>
+        <v>0</v>
       </c>
       <c r="E668"/>
     </row>
     <row r="669" spans="1:5">
       <c r="A669" t="s">
-        <v>1272</v>
+        <v>1283</v>
       </c>
       <c r="B669" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C669" t="s">
-        <v>1271</v>
+        <v>1283</v>
       </c>
       <c r="D669">
-        <v>1790</v>
+        <v>0</v>
       </c>
       <c r="E669"/>
     </row>
     <row r="670" spans="1:5">
       <c r="A670" t="s">
-        <v>1273</v>
-[...1 lines deleted...]
-      <c r="B670"/>
+        <v>1284</v>
+      </c>
+      <c r="B670" t="s">
+        <v>249</v>
+      </c>
       <c r="C670" t="s">
-        <v>1274</v>
+        <v>1284</v>
       </c>
       <c r="D670">
-        <v>128</v>
+        <v>0</v>
       </c>
       <c r="E670"/>
     </row>
     <row r="671" spans="1:5">
       <c r="A671" t="s">
-        <v>1275</v>
-[...1 lines deleted...]
-      <c r="B671"/>
+        <v>1285</v>
+      </c>
+      <c r="B671" t="s">
+        <v>249</v>
+      </c>
       <c r="C671" t="s">
-        <v>1276</v>
+        <v>1285</v>
       </c>
       <c r="D671">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="E671"/>
     </row>
     <row r="672" spans="1:5">
       <c r="A672" t="s">
-        <v>1277</v>
-[...1 lines deleted...]
-      <c r="B672"/>
+        <v>1286</v>
+      </c>
+      <c r="B672" t="s">
+        <v>249</v>
+      </c>
       <c r="C672" t="s">
-        <v>1278</v>
+        <v>1286</v>
       </c>
       <c r="D672">
-        <v>195</v>
+        <v>0</v>
       </c>
       <c r="E672"/>
     </row>
     <row r="673" spans="1:5">
       <c r="A673" t="s">
-        <v>1279</v>
-[...1 lines deleted...]
-      <c r="B673"/>
+        <v>1287</v>
+      </c>
+      <c r="B673" t="s">
+        <v>249</v>
+      </c>
       <c r="C673" t="s">
-        <v>1280</v>
+        <v>1287</v>
       </c>
       <c r="D673">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="E673"/>
     </row>
     <row r="674" spans="1:5">
       <c r="A674" t="s">
-        <v>1281</v>
-[...1 lines deleted...]
-      <c r="B674"/>
+        <v>1288</v>
+      </c>
+      <c r="B674" t="s">
+        <v>249</v>
+      </c>
       <c r="C674" t="s">
-        <v>1282</v>
+        <v>1288</v>
       </c>
       <c r="D674">
-        <v>240</v>
+        <v>0</v>
       </c>
       <c r="E674"/>
     </row>
     <row r="675" spans="1:5">
       <c r="A675" t="s">
-        <v>1283</v>
-[...1 lines deleted...]
-      <c r="B675"/>
+        <v>1289</v>
+      </c>
+      <c r="B675" t="s">
+        <v>249</v>
+      </c>
       <c r="C675" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="D675">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="E675"/>
     </row>
     <row r="676" spans="1:5">
       <c r="A676" t="s">
-        <v>1285</v>
-[...1 lines deleted...]
-      <c r="B676"/>
+        <v>1290</v>
+      </c>
+      <c r="B676" t="s">
+        <v>249</v>
+      </c>
       <c r="C676" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
       <c r="D676">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="E676"/>
     </row>
     <row r="677" spans="1:5">
       <c r="A677" t="s">
-        <v>1287</v>
-[...1 lines deleted...]
-      <c r="B677"/>
+        <v>1291</v>
+      </c>
+      <c r="B677" t="s">
+        <v>249</v>
+      </c>
       <c r="C677" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="D677">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="E677"/>
     </row>
     <row r="678" spans="1:5">
       <c r="A678" t="s">
-        <v>1289</v>
-[...1 lines deleted...]
-      <c r="B678"/>
+        <v>1292</v>
+      </c>
+      <c r="B678" t="s">
+        <v>249</v>
+      </c>
       <c r="C678" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="D678">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="E678"/>
     </row>
     <row r="679" spans="1:5">
       <c r="A679" t="s">
-        <v>1291</v>
-[...1 lines deleted...]
-      <c r="B679"/>
+        <v>1293</v>
+      </c>
+      <c r="B679" t="s">
+        <v>249</v>
+      </c>
       <c r="C679" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D679">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="E679"/>
     </row>
     <row r="680" spans="1:5">
       <c r="A680" t="s">
-        <v>1293</v>
-[...1 lines deleted...]
-      <c r="B680"/>
+        <v>1294</v>
+      </c>
+      <c r="B680" t="s">
+        <v>249</v>
+      </c>
       <c r="C680" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="D680">
-        <v>150</v>
+        <v>2050</v>
       </c>
       <c r="E680"/>
     </row>
     <row r="681" spans="1:5">
       <c r="A681" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B681" t="s">
+        <v>249</v>
+      </c>
+      <c r="C681" t="s">
         <v>1295</v>
       </c>
-      <c r="B681"/>
-[...2 lines deleted...]
-      </c>
       <c r="D681">
-        <v>160</v>
+        <v>1790</v>
       </c>
       <c r="E681"/>
     </row>
     <row r="682" spans="1:5">
       <c r="A682" t="s">
         <v>1297</v>
       </c>
       <c r="B682"/>
       <c r="C682" t="s">
         <v>1298</v>
       </c>
       <c r="D682">
-        <v>195</v>
+        <v>128</v>
       </c>
       <c r="E682"/>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" t="s">
         <v>1299</v>
       </c>
       <c r="B683"/>
       <c r="C683" t="s">
         <v>1300</v>
       </c>
       <c r="D683">
-        <v>210</v>
+        <v>72</v>
       </c>
       <c r="E683"/>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" t="s">
         <v>1301</v>
       </c>
       <c r="B684"/>
       <c r="C684" t="s">
         <v>1302</v>
       </c>
       <c r="D684">
-        <v>450</v>
+        <v>195</v>
       </c>
       <c r="E684"/>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" t="s">
         <v>1303</v>
       </c>
       <c r="B685"/>
       <c r="C685" t="s">
         <v>1304</v>
       </c>
       <c r="D685">
-        <v>360</v>
+        <v>65</v>
       </c>
       <c r="E685"/>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" t="s">
         <v>1305</v>
       </c>
       <c r="B686"/>
       <c r="C686" t="s">
         <v>1306</v>
       </c>
       <c r="D686">
-        <v>540</v>
+        <v>240</v>
       </c>
       <c r="E686"/>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" t="s">
         <v>1307</v>
       </c>
       <c r="B687"/>
       <c r="C687" t="s">
         <v>1308</v>
       </c>
       <c r="D687">
-        <v>700</v>
+        <v>90</v>
       </c>
       <c r="E687"/>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" t="s">
         <v>1309</v>
       </c>
-      <c r="B688" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B688"/>
       <c r="C688" t="s">
         <v>1310</v>
       </c>
       <c r="D688">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="E688"/>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" t="s">
         <v>1311</v>
       </c>
-      <c r="B689" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B689"/>
       <c r="C689" t="s">
         <v>1312</v>
       </c>
       <c r="D689">
-        <v>840</v>
+        <v>92</v>
       </c>
       <c r="E689"/>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" t="s">
         <v>1313</v>
       </c>
       <c r="B690"/>
       <c r="C690" t="s">
         <v>1314</v>
       </c>
       <c r="D690">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="E690"/>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" t="s">
         <v>1315</v>
       </c>
       <c r="B691"/>
       <c r="C691" t="s">
         <v>1316</v>
       </c>
       <c r="D691">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="E691"/>
     </row>
     <row r="692" spans="1:5">
       <c r="A692" t="s">
         <v>1317</v>
       </c>
       <c r="B692"/>
       <c r="C692" t="s">
         <v>1318</v>
       </c>
       <c r="D692">
-        <v>72</v>
+        <v>150</v>
       </c>
       <c r="E692"/>
     </row>
     <row r="693" spans="1:5">
       <c r="A693" t="s">
         <v>1319</v>
       </c>
       <c r="B693"/>
       <c r="C693" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="D693">
-        <v>90</v>
+        <v>160</v>
       </c>
       <c r="E693"/>
     </row>
     <row r="694" spans="1:5">
       <c r="A694" t="s">
-        <v>1320</v>
-[...3 lines deleted...]
-      </c>
+        <v>1321</v>
+      </c>
+      <c r="B694"/>
       <c r="C694" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="D694">
-        <v>36400</v>
+        <v>195</v>
       </c>
       <c r="E694"/>
     </row>
     <row r="695" spans="1:5">
       <c r="A695" t="s">
-        <v>1322</v>
-[...3 lines deleted...]
-      </c>
+        <v>1323</v>
+      </c>
+      <c r="B695"/>
       <c r="C695" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="D695">
-        <v>21950</v>
+        <v>210</v>
       </c>
       <c r="E695"/>
     </row>
     <row r="696" spans="1:5">
       <c r="A696" t="s">
-        <v>1324</v>
-[...3 lines deleted...]
-      </c>
+        <v>1325</v>
+      </c>
+      <c r="B696"/>
       <c r="C696" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="D696">
-        <v>11870</v>
+        <v>450</v>
       </c>
       <c r="E696"/>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" t="s">
-        <v>1326</v>
-[...3 lines deleted...]
-      </c>
+        <v>1327</v>
+      </c>
+      <c r="B697"/>
       <c r="C697" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="D697">
-        <v>480</v>
+        <v>360</v>
       </c>
       <c r="E697"/>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" t="s">
-        <v>1328</v>
-[...3 lines deleted...]
-      </c>
+        <v>1329</v>
+      </c>
+      <c r="B698"/>
       <c r="C698" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="D698">
-        <v>480</v>
+        <v>540</v>
       </c>
       <c r="E698"/>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" t="s">
-        <v>1330</v>
-[...3 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="B699"/>
       <c r="C699" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="D699">
-        <v>367</v>
+        <v>700</v>
       </c>
       <c r="E699"/>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B700" t="s">
-        <v>1333</v>
+        <v>249</v>
       </c>
       <c r="C700" t="s">
         <v>1334</v>
       </c>
       <c r="D700">
-        <v>460</v>
+        <v>90</v>
       </c>
       <c r="E700"/>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" t="s">
         <v>1335</v>
       </c>
       <c r="B701" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C701" t="s">
         <v>1336</v>
       </c>
       <c r="D701">
-        <v>385</v>
+        <v>840</v>
       </c>
       <c r="E701"/>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" t="s">
         <v>1337</v>
       </c>
-      <c r="B702" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B702"/>
       <c r="C702" t="s">
         <v>1338</v>
       </c>
       <c r="D702">
-        <v>335</v>
+        <v>72</v>
       </c>
       <c r="E702"/>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" t="s">
         <v>1339</v>
       </c>
-      <c r="B703" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B703"/>
       <c r="C703" t="s">
         <v>1340</v>
       </c>
       <c r="D703">
-        <v>480</v>
+        <v>72</v>
       </c>
       <c r="E703"/>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" t="s">
-        <v>1339</v>
-[...3 lines deleted...]
-      </c>
+        <v>1341</v>
+      </c>
+      <c r="B704"/>
       <c r="C704" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="D704">
-        <v>480</v>
+        <v>72</v>
       </c>
       <c r="E704"/>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B705"/>
+      <c r="C705" t="s">
         <v>1342</v>
       </c>
-      <c r="B705" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D705">
-        <v>460</v>
+        <v>90</v>
       </c>
       <c r="E705"/>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" t="s">
         <v>1344</v>
       </c>
       <c r="B706" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C706" t="s">
         <v>1345</v>
       </c>
       <c r="D706">
-        <v>497</v>
+        <v>36400</v>
       </c>
       <c r="E706"/>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" t="s">
         <v>1346</v>
       </c>
       <c r="B707" t="s">
-        <v>1333</v>
+        <v>80</v>
       </c>
       <c r="C707" t="s">
         <v>1347</v>
       </c>
       <c r="D707">
-        <v>460</v>
+        <v>21950</v>
       </c>
       <c r="E707"/>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" t="s">
         <v>1348</v>
       </c>
       <c r="B708" t="s">
-        <v>1333</v>
+        <v>80</v>
       </c>
       <c r="C708" t="s">
         <v>1349</v>
       </c>
       <c r="D708">
-        <v>445</v>
+        <v>11870</v>
       </c>
       <c r="E708"/>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" t="s">
         <v>1350</v>
       </c>
       <c r="B709" t="s">
         <v>6</v>
       </c>
       <c r="C709" t="s">
         <v>1351</v>
       </c>
       <c r="D709">
-        <v>400</v>
+        <v>480</v>
       </c>
       <c r="E709"/>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" t="s">
         <v>1352</v>
       </c>
       <c r="B710" t="s">
         <v>6</v>
       </c>
       <c r="C710" t="s">
         <v>1353</v>
       </c>
       <c r="D710">
-        <v>410</v>
+        <v>480</v>
       </c>
       <c r="E710"/>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" t="s">
         <v>1354</v>
       </c>
       <c r="B711" t="s">
         <v>6</v>
       </c>
       <c r="C711" t="s">
         <v>1355</v>
       </c>
       <c r="D711">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="E711"/>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" t="s">
         <v>1356</v>
       </c>
       <c r="B712" t="s">
-        <v>6</v>
+        <v>1357</v>
       </c>
       <c r="C712" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="D712">
-        <v>325</v>
+        <v>460</v>
       </c>
       <c r="E712"/>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B713" t="s">
         <v>6</v>
       </c>
       <c r="C713" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="D713">
-        <v>478</v>
+        <v>385</v>
       </c>
       <c r="E713"/>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B714" t="s">
         <v>6</v>
       </c>
       <c r="C714" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="D714">
-        <v>475</v>
+        <v>335</v>
       </c>
       <c r="E714"/>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B715" t="s">
         <v>6</v>
       </c>
       <c r="C715" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="D715">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="E715"/>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" t="s">
-        <v>1364</v>
+        <v>1363</v>
       </c>
       <c r="B716" t="s">
         <v>6</v>
       </c>
       <c r="C716" t="s">
         <v>1365</v>
       </c>
       <c r="D716">
-        <v>701</v>
+        <v>480</v>
       </c>
       <c r="E716"/>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" t="s">
         <v>1366</v>
       </c>
       <c r="B717" t="s">
         <v>6</v>
       </c>
       <c r="C717" t="s">
         <v>1367</v>
       </c>
       <c r="D717">
-        <v>701</v>
+        <v>460</v>
       </c>
       <c r="E717"/>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" t="s">
         <v>1368</v>
       </c>
       <c r="B718" t="s">
         <v>6</v>
       </c>
       <c r="C718" t="s">
         <v>1369</v>
       </c>
       <c r="D718">
-        <v>720</v>
+        <v>497</v>
       </c>
       <c r="E718"/>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" t="s">
         <v>1370</v>
       </c>
       <c r="B719" t="s">
-        <v>184</v>
+        <v>1357</v>
       </c>
       <c r="C719" t="s">
         <v>1371</v>
       </c>
       <c r="D719">
-        <v>45990</v>
+        <v>460</v>
       </c>
       <c r="E719"/>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" t="s">
         <v>1372</v>
       </c>
       <c r="B720" t="s">
-        <v>184</v>
+        <v>1357</v>
       </c>
       <c r="C720" t="s">
         <v>1373</v>
       </c>
       <c r="D720">
-        <v>65590</v>
+        <v>445</v>
       </c>
       <c r="E720"/>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" t="s">
         <v>1374</v>
       </c>
       <c r="B721" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C721" t="s">
         <v>1375</v>
       </c>
       <c r="D721">
-        <v>65590</v>
+        <v>400</v>
       </c>
       <c r="E721"/>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" t="s">
         <v>1376</v>
       </c>
       <c r="B722" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C722" t="s">
         <v>1377</v>
       </c>
       <c r="D722">
-        <v>87990</v>
+        <v>410</v>
       </c>
       <c r="E722"/>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" t="s">
         <v>1378</v>
       </c>
       <c r="B723" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C723" t="s">
         <v>1379</v>
       </c>
       <c r="D723">
-        <v>87990</v>
+        <v>382</v>
       </c>
       <c r="E723"/>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" t="s">
         <v>1380</v>
       </c>
       <c r="B724" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C724" t="s">
         <v>1381</v>
       </c>
       <c r="D724">
-        <v>87990</v>
+        <v>325</v>
       </c>
       <c r="E724"/>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" t="s">
         <v>1382</v>
       </c>
       <c r="B725" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C725" t="s">
         <v>1383</v>
       </c>
       <c r="D725">
-        <v>181590</v>
+        <v>478</v>
       </c>
       <c r="E725"/>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" t="s">
         <v>1384</v>
       </c>
       <c r="B726" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C726" t="s">
         <v>1385</v>
       </c>
       <c r="D726">
-        <v>157990</v>
+        <v>475</v>
       </c>
       <c r="E726"/>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" t="s">
         <v>1386</v>
       </c>
       <c r="B727" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C727" t="s">
         <v>1387</v>
       </c>
       <c r="D727">
-        <v>157990</v>
+        <v>478</v>
       </c>
       <c r="E727"/>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" t="s">
         <v>1388</v>
       </c>
       <c r="B728" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C728" t="s">
         <v>1389</v>
       </c>
       <c r="D728">
-        <v>157990</v>
+        <v>701</v>
       </c>
       <c r="E728"/>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" t="s">
         <v>1390</v>
       </c>
       <c r="B729" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C729" t="s">
         <v>1391</v>
       </c>
       <c r="D729">
-        <v>196000</v>
+        <v>701</v>
       </c>
       <c r="E729"/>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" t="s">
         <v>1392</v>
       </c>
       <c r="B730" t="s">
-        <v>184</v>
+        <v>6</v>
       </c>
       <c r="C730" t="s">
         <v>1393</v>
       </c>
       <c r="D730">
-        <v>172590</v>
+        <v>720</v>
       </c>
       <c r="E730"/>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" t="s">
         <v>1394</v>
       </c>
       <c r="B731" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C731" t="s">
         <v>1395</v>
       </c>
       <c r="D731">
-        <v>172590</v>
+        <v>45990</v>
       </c>
       <c r="E731"/>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" t="s">
         <v>1396</v>
       </c>
       <c r="B732" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C732" t="s">
         <v>1397</v>
       </c>
       <c r="D732">
-        <v>172590</v>
+        <v>65590</v>
       </c>
       <c r="E732"/>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" t="s">
         <v>1398</v>
       </c>
       <c r="B733" t="s">
+        <v>182</v>
+      </c>
+      <c r="C733" t="s">
         <v>1399</v>
       </c>
-      <c r="C733" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D733">
-        <v>18990</v>
+        <v>65590</v>
       </c>
       <c r="E733"/>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B734" t="s">
-        <v>1399</v>
+        <v>182</v>
       </c>
       <c r="C734" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="D734">
-        <v>18990</v>
+        <v>87990</v>
       </c>
       <c r="E734"/>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B735" t="s">
-        <v>1399</v>
+        <v>182</v>
       </c>
       <c r="C735" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="D735">
-        <v>18990</v>
+        <v>87990</v>
       </c>
       <c r="E735"/>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B736" t="s">
-        <v>1399</v>
+        <v>182</v>
       </c>
       <c r="C736" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="D736">
-        <v>18990</v>
+        <v>87990</v>
       </c>
       <c r="E736"/>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B737" t="s">
-        <v>1406</v>
+        <v>182</v>
       </c>
       <c r="C737" t="s">
         <v>1407</v>
       </c>
       <c r="D737">
-        <v>89990</v>
+        <v>181590</v>
       </c>
       <c r="E737"/>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" t="s">
         <v>1408</v>
       </c>
       <c r="B738" t="s">
-        <v>1406</v>
+        <v>182</v>
       </c>
       <c r="C738" t="s">
         <v>1409</v>
       </c>
       <c r="D738">
-        <v>89990</v>
+        <v>157990</v>
       </c>
       <c r="E738"/>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" t="s">
         <v>1410</v>
       </c>
       <c r="B739" t="s">
-        <v>1406</v>
+        <v>182</v>
       </c>
       <c r="C739" t="s">
         <v>1411</v>
       </c>
       <c r="D739">
-        <v>42990</v>
+        <v>157990</v>
       </c>
       <c r="E739"/>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" t="s">
         <v>1412</v>
       </c>
       <c r="B740" t="s">
-        <v>1406</v>
+        <v>182</v>
       </c>
       <c r="C740" t="s">
         <v>1413</v>
       </c>
       <c r="D740">
-        <v>17990</v>
+        <v>157990</v>
       </c>
       <c r="E740"/>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" t="s">
         <v>1414</v>
       </c>
       <c r="B741" t="s">
-        <v>1406</v>
+        <v>182</v>
       </c>
       <c r="C741" t="s">
         <v>1415</v>
       </c>
       <c r="D741">
-        <v>17990</v>
+        <v>196000</v>
       </c>
       <c r="E741"/>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" t="s">
         <v>1416</v>
       </c>
       <c r="B742" t="s">
+        <v>182</v>
+      </c>
+      <c r="C742" t="s">
         <v>1417</v>
       </c>
-      <c r="C742" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D742">
-        <v>59990</v>
+        <v>172590</v>
       </c>
       <c r="E742"/>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B743" t="s">
+        <v>182</v>
+      </c>
+      <c r="C743" t="s">
         <v>1419</v>
       </c>
-      <c r="B743" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D743">
-        <v>14990</v>
+        <v>172590</v>
       </c>
       <c r="E743"/>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B744" t="s">
+        <v>182</v>
+      </c>
+      <c r="C744" t="s">
         <v>1421</v>
       </c>
-      <c r="B744" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D744">
-        <v>7320</v>
+        <v>172590</v>
       </c>
       <c r="E744"/>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B745" t="s">
         <v>1423</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="C745" t="s">
         <v>1424</v>
       </c>
       <c r="D745">
-        <v>7320</v>
+        <v>18990</v>
       </c>
       <c r="E745"/>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" t="s">
-        <v>1425</v>
+        <v>1422</v>
       </c>
       <c r="B746" t="s">
-        <v>6</v>
+        <v>1423</v>
       </c>
       <c r="C746" t="s">
-        <v>1426</v>
+        <v>1424</v>
       </c>
       <c r="D746">
-        <v>7320</v>
+        <v>18990</v>
       </c>
       <c r="E746"/>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" t="s">
-        <v>1427</v>
+        <v>1425</v>
       </c>
       <c r="B747" t="s">
-        <v>6</v>
+        <v>1423</v>
       </c>
       <c r="C747" t="s">
-        <v>1428</v>
+        <v>1426</v>
       </c>
       <c r="D747">
-        <v>7320</v>
+        <v>18990</v>
       </c>
       <c r="E747"/>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" t="s">
-        <v>1429</v>
+        <v>1427</v>
       </c>
       <c r="B748" t="s">
-        <v>80</v>
+        <v>1423</v>
       </c>
       <c r="C748" t="s">
-        <v>1430</v>
+        <v>1428</v>
       </c>
       <c r="D748">
-        <v>62000</v>
+        <v>18990</v>
       </c>
       <c r="E748"/>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B749" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C749" t="s">
         <v>1431</v>
       </c>
-      <c r="B749" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D749">
-        <v>62000</v>
+        <v>89990</v>
       </c>
       <c r="E749"/>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B750" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C750" t="s">
         <v>1433</v>
       </c>
-      <c r="B750" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D750">
-        <v>39000</v>
+        <v>89990</v>
       </c>
       <c r="E750"/>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B751" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C751" t="s">
         <v>1435</v>
       </c>
-      <c r="B751" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D751">
-        <v>25200</v>
+        <v>42990</v>
       </c>
       <c r="E751"/>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B752" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C752" t="s">
         <v>1437</v>
       </c>
-      <c r="B752" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D752">
-        <v>28678</v>
+        <v>17990</v>
       </c>
       <c r="E752"/>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C753" t="s">
         <v>1439</v>
       </c>
-      <c r="B753" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D753">
-        <v>78400</v>
+        <v>17990</v>
       </c>
       <c r="E753"/>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B754" t="s">
         <v>1441</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="C754" t="s">
         <v>1442</v>
       </c>
       <c r="D754">
-        <v>536300</v>
+        <v>59990</v>
       </c>
       <c r="E754"/>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" t="s">
         <v>1443</v>
       </c>
       <c r="B755" t="s">
-        <v>6</v>
+        <v>1441</v>
       </c>
       <c r="C755" t="s">
         <v>1444</v>
       </c>
       <c r="D755">
-        <v>1242</v>
+        <v>14990</v>
       </c>
       <c r="E755"/>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" t="s">
         <v>1445</v>
       </c>
       <c r="B756" t="s">
         <v>6</v>
       </c>
       <c r="C756" t="s">
         <v>1446</v>
       </c>
       <c r="D756">
-        <v>1177</v>
+        <v>7320</v>
       </c>
       <c r="E756"/>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" t="s">
         <v>1447</v>
       </c>
       <c r="B757" t="s">
         <v>6</v>
       </c>
       <c r="C757" t="s">
         <v>1448</v>
       </c>
       <c r="D757">
-        <v>1157</v>
+        <v>7320</v>
       </c>
       <c r="E757"/>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" t="s">
         <v>1449</v>
       </c>
       <c r="B758" t="s">
         <v>6</v>
       </c>
       <c r="C758" t="s">
         <v>1450</v>
       </c>
       <c r="D758">
-        <v>1157</v>
+        <v>7320</v>
       </c>
       <c r="E758"/>
     </row>
     <row r="759" spans="1:5">
       <c r="A759" t="s">
         <v>1451</v>
       </c>
-      <c r="B759"/>
+      <c r="B759" t="s">
+        <v>6</v>
+      </c>
       <c r="C759" t="s">
         <v>1452</v>
       </c>
       <c r="D759">
-        <v>1615</v>
+        <v>7320</v>
       </c>
       <c r="E759"/>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" t="s">
         <v>1453</v>
       </c>
       <c r="B760" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C760" t="s">
         <v>1454</v>
       </c>
       <c r="D760">
-        <v>1653</v>
+        <v>62000</v>
       </c>
       <c r="E760"/>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" t="s">
         <v>1455</v>
       </c>
       <c r="B761" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C761" t="s">
         <v>1456</v>
       </c>
       <c r="D761">
-        <v>1500</v>
+        <v>62000</v>
       </c>
       <c r="E761"/>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" t="s">
         <v>1457</v>
       </c>
       <c r="B762" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C762" t="s">
         <v>1458</v>
       </c>
       <c r="D762">
-        <v>1480</v>
+        <v>39000</v>
       </c>
       <c r="E762"/>
     </row>
     <row r="763" spans="1:5">
       <c r="A763" t="s">
         <v>1459</v>
       </c>
       <c r="B763" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C763" t="s">
         <v>1460</v>
       </c>
       <c r="D763">
-        <v>1447</v>
+        <v>25200</v>
       </c>
       <c r="E763"/>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" t="s">
         <v>1461</v>
       </c>
       <c r="B764" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C764" t="s">
         <v>1462</v>
       </c>
       <c r="D764">
-        <v>1437</v>
+        <v>28678</v>
       </c>
       <c r="E764"/>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" t="s">
         <v>1463</v>
       </c>
       <c r="B765" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="C765" t="s">
         <v>1464</v>
       </c>
       <c r="D765">
-        <v>1458</v>
+        <v>78400</v>
       </c>
       <c r="E765"/>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" t="s">
         <v>1465</v>
       </c>
       <c r="B766" t="s">
-        <v>6</v>
+        <v>586</v>
       </c>
       <c r="C766" t="s">
         <v>1466</v>
       </c>
       <c r="D766">
-        <v>1425</v>
+        <v>536300</v>
       </c>
       <c r="E766"/>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" t="s">
         <v>1467</v>
       </c>
       <c r="B767" t="s">
         <v>6</v>
       </c>
       <c r="C767" t="s">
         <v>1468</v>
       </c>
       <c r="D767">
-        <v>1285</v>
+        <v>1242</v>
       </c>
       <c r="E767"/>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" t="s">
         <v>1469</v>
       </c>
       <c r="B768" t="s">
         <v>6</v>
       </c>
       <c r="C768" t="s">
         <v>1470</v>
       </c>
       <c r="D768">
-        <v>1231</v>
+        <v>1177</v>
       </c>
       <c r="E768"/>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" t="s">
         <v>1471</v>
       </c>
       <c r="B769" t="s">
         <v>6</v>
       </c>
       <c r="C769" t="s">
         <v>1472</v>
       </c>
       <c r="D769">
-        <v>1220</v>
+        <v>1157</v>
       </c>
       <c r="E769"/>
     </row>
     <row r="770" spans="1:5">
       <c r="A770" t="s">
         <v>1473</v>
       </c>
-      <c r="B770"/>
+      <c r="B770" t="s">
+        <v>6</v>
+      </c>
       <c r="C770" t="s">
         <v>1474</v>
       </c>
       <c r="D770">
-        <v>1325</v>
+        <v>1157</v>
       </c>
       <c r="E770"/>
     </row>
     <row r="771" spans="1:5">
       <c r="A771" t="s">
         <v>1475</v>
       </c>
-      <c r="B771" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B771"/>
       <c r="C771" t="s">
         <v>1476</v>
       </c>
       <c r="D771">
-        <v>1195</v>
+        <v>1615</v>
       </c>
       <c r="E771"/>
     </row>
     <row r="772" spans="1:5">
       <c r="A772" t="s">
         <v>1477</v>
       </c>
       <c r="B772" t="s">
         <v>6</v>
       </c>
       <c r="C772" t="s">
         <v>1478</v>
       </c>
       <c r="D772">
-        <v>1895</v>
+        <v>1653</v>
       </c>
       <c r="E772"/>
     </row>
     <row r="773" spans="1:5">
       <c r="A773" t="s">
         <v>1479</v>
       </c>
       <c r="B773" t="s">
         <v>6</v>
       </c>
       <c r="C773" t="s">
         <v>1480</v>
       </c>
       <c r="D773">
-        <v>1777</v>
+        <v>1500</v>
       </c>
       <c r="E773"/>
     </row>
     <row r="774" spans="1:5">
       <c r="A774" t="s">
         <v>1481</v>
       </c>
       <c r="B774" t="s">
         <v>6</v>
       </c>
       <c r="C774" t="s">
         <v>1482</v>
       </c>
       <c r="D774">
-        <v>1630</v>
+        <v>1480</v>
       </c>
       <c r="E774"/>
     </row>
     <row r="775" spans="1:5">
       <c r="A775" t="s">
         <v>1483</v>
       </c>
       <c r="B775" t="s">
         <v>6</v>
       </c>
       <c r="C775" t="s">
         <v>1484</v>
       </c>
       <c r="D775">
-        <v>1500</v>
+        <v>1447</v>
       </c>
       <c r="E775"/>
     </row>
     <row r="776" spans="1:5">
       <c r="A776" t="s">
         <v>1485</v>
       </c>
       <c r="B776" t="s">
         <v>6</v>
       </c>
       <c r="C776" t="s">
         <v>1486</v>
       </c>
       <c r="D776">
-        <v>1517</v>
+        <v>1437</v>
       </c>
       <c r="E776"/>
     </row>
     <row r="777" spans="1:5">
       <c r="A777" t="s">
         <v>1487</v>
       </c>
       <c r="B777" t="s">
         <v>6</v>
       </c>
       <c r="C777" t="s">
         <v>1488</v>
       </c>
       <c r="D777">
-        <v>1911</v>
+        <v>1458</v>
       </c>
       <c r="E777"/>
     </row>
     <row r="778" spans="1:5">
       <c r="A778" t="s">
         <v>1489</v>
       </c>
       <c r="B778" t="s">
         <v>6</v>
       </c>
       <c r="C778" t="s">
         <v>1490</v>
       </c>
       <c r="D778">
-        <v>1855</v>
+        <v>1425</v>
       </c>
       <c r="E778"/>
     </row>
     <row r="779" spans="1:5">
       <c r="A779" t="s">
         <v>1491</v>
       </c>
       <c r="B779" t="s">
         <v>6</v>
       </c>
       <c r="C779" t="s">
         <v>1492</v>
       </c>
       <c r="D779">
-        <v>1843</v>
+        <v>1285</v>
       </c>
       <c r="E779"/>
     </row>
     <row r="780" spans="1:5">
       <c r="A780" t="s">
         <v>1493</v>
       </c>
       <c r="B780" t="s">
         <v>6</v>
       </c>
       <c r="C780" t="s">
         <v>1494</v>
       </c>
       <c r="D780">
-        <v>1797</v>
+        <v>1231</v>
       </c>
       <c r="E780"/>
     </row>
     <row r="781" spans="1:5">
       <c r="A781" t="s">
         <v>1495</v>
       </c>
       <c r="B781" t="s">
         <v>6</v>
       </c>
       <c r="C781" t="s">
         <v>1496</v>
       </c>
       <c r="D781">
-        <v>1600</v>
+        <v>1220</v>
       </c>
       <c r="E781"/>
     </row>
     <row r="782" spans="1:5">
       <c r="A782" t="s">
         <v>1497</v>
       </c>
-      <c r="B782" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B782"/>
       <c r="C782" t="s">
         <v>1498</v>
       </c>
       <c r="D782">
-        <v>1440</v>
+        <v>1325</v>
       </c>
       <c r="E782"/>
     </row>
     <row r="783" spans="1:5">
       <c r="A783" t="s">
         <v>1499</v>
       </c>
       <c r="B783" t="s">
         <v>6</v>
       </c>
       <c r="C783" t="s">
         <v>1500</v>
       </c>
       <c r="D783">
-        <v>1357</v>
+        <v>1195</v>
       </c>
       <c r="E783"/>
     </row>
     <row r="784" spans="1:5">
       <c r="A784" t="s">
         <v>1501</v>
       </c>
       <c r="B784" t="s">
         <v>6</v>
       </c>
       <c r="C784" t="s">
         <v>1502</v>
       </c>
       <c r="D784">
-        <v>5640</v>
+        <v>1895</v>
       </c>
       <c r="E784"/>
     </row>
     <row r="785" spans="1:5">
       <c r="A785" t="s">
         <v>1503</v>
       </c>
       <c r="B785" t="s">
         <v>6</v>
       </c>
       <c r="C785" t="s">
         <v>1504</v>
       </c>
       <c r="D785">
-        <v>5640</v>
+        <v>1777</v>
       </c>
       <c r="E785"/>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" t="s">
         <v>1505</v>
       </c>
       <c r="B786" t="s">
         <v>6</v>
       </c>
       <c r="C786" t="s">
         <v>1506</v>
       </c>
       <c r="D786">
-        <v>5640</v>
+        <v>1630</v>
       </c>
       <c r="E786"/>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" t="s">
         <v>1507</v>
       </c>
       <c r="B787" t="s">
         <v>6</v>
       </c>
       <c r="C787" t="s">
         <v>1508</v>
       </c>
       <c r="D787">
-        <v>510</v>
+        <v>1500</v>
       </c>
       <c r="E787"/>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" t="s">
         <v>1509</v>
       </c>
       <c r="B788" t="s">
         <v>6</v>
       </c>
       <c r="C788" t="s">
         <v>1510</v>
       </c>
       <c r="D788">
-        <v>498</v>
+        <v>1517</v>
       </c>
       <c r="E788"/>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" t="s">
         <v>1511</v>
       </c>
       <c r="B789" t="s">
-        <v>1333</v>
+        <v>6</v>
       </c>
       <c r="C789" t="s">
         <v>1512</v>
       </c>
       <c r="D789">
-        <v>627</v>
+        <v>1911</v>
       </c>
       <c r="E789"/>
     </row>
     <row r="790" spans="1:5">
       <c r="A790" t="s">
         <v>1513</v>
       </c>
       <c r="B790" t="s">
-        <v>1333</v>
+        <v>6</v>
       </c>
       <c r="C790" t="s">
         <v>1514</v>
       </c>
       <c r="D790">
-        <v>600</v>
+        <v>1855</v>
       </c>
       <c r="E790"/>
     </row>
     <row r="791" spans="1:5">
       <c r="A791" t="s">
         <v>1515</v>
       </c>
       <c r="B791" t="s">
         <v>6</v>
       </c>
       <c r="C791" t="s">
         <v>1516</v>
       </c>
       <c r="D791">
-        <v>670</v>
+        <v>1843</v>
       </c>
       <c r="E791"/>
     </row>
     <row r="792" spans="1:5">
       <c r="A792" t="s">
         <v>1517</v>
       </c>
       <c r="B792" t="s">
         <v>6</v>
       </c>
       <c r="C792" t="s">
         <v>1518</v>
       </c>
       <c r="D792">
-        <v>660</v>
+        <v>1797</v>
       </c>
       <c r="E792"/>
     </row>
     <row r="793" spans="1:5">
       <c r="A793" t="s">
         <v>1519</v>
       </c>
       <c r="B793" t="s">
         <v>6</v>
       </c>
       <c r="C793" t="s">
         <v>1520</v>
       </c>
       <c r="D793">
-        <v>640</v>
+        <v>1600</v>
       </c>
       <c r="E793"/>
     </row>
     <row r="794" spans="1:5">
       <c r="A794" t="s">
         <v>1521</v>
       </c>
       <c r="B794" t="s">
         <v>6</v>
       </c>
       <c r="C794" t="s">
         <v>1522</v>
       </c>
       <c r="D794">
-        <v>630</v>
+        <v>1440</v>
       </c>
       <c r="E794"/>
     </row>
     <row r="795" spans="1:5">
       <c r="A795" t="s">
         <v>1523</v>
       </c>
       <c r="B795" t="s">
         <v>6</v>
       </c>
       <c r="C795" t="s">
         <v>1524</v>
       </c>
       <c r="D795">
-        <v>700</v>
+        <v>1357</v>
       </c>
       <c r="E795"/>
     </row>
     <row r="796" spans="1:5">
       <c r="A796" t="s">
         <v>1525</v>
       </c>
       <c r="B796" t="s">
         <v>6</v>
       </c>
       <c r="C796" t="s">
         <v>1526</v>
       </c>
       <c r="D796">
-        <v>680</v>
+        <v>5640</v>
       </c>
       <c r="E796"/>
     </row>
     <row r="797" spans="1:5">
       <c r="A797" t="s">
         <v>1527</v>
       </c>
       <c r="B797" t="s">
         <v>6</v>
       </c>
       <c r="C797" t="s">
         <v>1528</v>
       </c>
       <c r="D797">
-        <v>660</v>
+        <v>5640</v>
       </c>
       <c r="E797"/>
     </row>
     <row r="798" spans="1:5">
       <c r="A798" t="s">
         <v>1529</v>
       </c>
       <c r="B798" t="s">
         <v>6</v>
       </c>
       <c r="C798" t="s">
         <v>1530</v>
       </c>
       <c r="D798">
-        <v>650</v>
+        <v>5640</v>
       </c>
       <c r="E798"/>
     </row>
     <row r="799" spans="1:5">
       <c r="A799" t="s">
         <v>1531</v>
       </c>
       <c r="B799" t="s">
-        <v>588</v>
+        <v>6</v>
       </c>
       <c r="C799" t="s">
         <v>1532</v>
       </c>
       <c r="D799">
-        <v>1912837</v>
+        <v>510</v>
       </c>
       <c r="E799"/>
     </row>
     <row r="800" spans="1:5">
       <c r="A800" t="s">
         <v>1533</v>
       </c>
       <c r="B800" t="s">
         <v>6</v>
       </c>
       <c r="C800" t="s">
         <v>1534</v>
       </c>
       <c r="D800">
-        <v>1167</v>
+        <v>498</v>
       </c>
       <c r="E800"/>
     </row>
     <row r="801" spans="1:5">
       <c r="A801" t="s">
         <v>1535</v>
       </c>
       <c r="B801" t="s">
-        <v>80</v>
+        <v>1357</v>
       </c>
       <c r="C801" t="s">
         <v>1536</v>
       </c>
       <c r="D801">
-        <v>28500</v>
+        <v>627</v>
       </c>
       <c r="E801"/>
     </row>
     <row r="802" spans="1:5">
       <c r="A802" t="s">
         <v>1537</v>
       </c>
       <c r="B802" t="s">
-        <v>80</v>
+        <v>1357</v>
       </c>
       <c r="C802" t="s">
         <v>1538</v>
       </c>
       <c r="D802">
-        <v>19000</v>
+        <v>600</v>
       </c>
       <c r="E802"/>
     </row>
     <row r="803" spans="1:5">
       <c r="A803" t="s">
         <v>1539</v>
       </c>
       <c r="B803" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C803" t="s">
         <v>1540</v>
       </c>
       <c r="D803">
-        <v>33600</v>
+        <v>670</v>
       </c>
       <c r="E803"/>
     </row>
     <row r="804" spans="1:5">
       <c r="A804" t="s">
         <v>1541</v>
       </c>
       <c r="B804" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C804" t="s">
         <v>1542</v>
       </c>
       <c r="D804">
-        <v>8500</v>
+        <v>660</v>
       </c>
       <c r="E804"/>
     </row>
     <row r="805" spans="1:5">
       <c r="A805" t="s">
         <v>1543</v>
       </c>
       <c r="B805" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C805" t="s">
         <v>1544</v>
       </c>
       <c r="D805">
-        <v>37000</v>
+        <v>640</v>
       </c>
       <c r="E805"/>
     </row>
     <row r="806" spans="1:5">
       <c r="A806" t="s">
         <v>1545</v>
       </c>
       <c r="B806" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C806" t="s">
         <v>1546</v>
       </c>
       <c r="D806">
-        <v>11000</v>
+        <v>630</v>
       </c>
       <c r="E806"/>
     </row>
     <row r="807" spans="1:5">
       <c r="A807" t="s">
         <v>1547</v>
       </c>
       <c r="B807" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C807" t="s">
         <v>1548</v>
       </c>
       <c r="D807">
-        <v>22200</v>
+        <v>700</v>
       </c>
       <c r="E807"/>
     </row>
     <row r="808" spans="1:5">
       <c r="A808" t="s">
         <v>1549</v>
       </c>
       <c r="B808" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C808" t="s">
         <v>1550</v>
       </c>
       <c r="D808">
-        <v>18500</v>
+        <v>680</v>
       </c>
       <c r="E808"/>
     </row>
     <row r="809" spans="1:5">
       <c r="A809" t="s">
         <v>1551</v>
       </c>
       <c r="B809" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C809" t="s">
         <v>1552</v>
       </c>
       <c r="D809">
-        <v>7590</v>
+        <v>660</v>
       </c>
       <c r="E809"/>
     </row>
     <row r="810" spans="1:5">
       <c r="A810" t="s">
         <v>1553</v>
       </c>
       <c r="B810" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C810" t="s">
         <v>1554</v>
       </c>
       <c r="D810">
-        <v>11000</v>
+        <v>650</v>
       </c>
       <c r="E810"/>
     </row>
     <row r="811" spans="1:5">
       <c r="A811" t="s">
         <v>1555</v>
       </c>
       <c r="B811" t="s">
-        <v>80</v>
+        <v>586</v>
       </c>
       <c r="C811" t="s">
         <v>1556</v>
       </c>
       <c r="D811">
-        <v>11772</v>
+        <v>1912837</v>
       </c>
       <c r="E811"/>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" t="s">
         <v>1557</v>
       </c>
       <c r="B812" t="s">
-        <v>80</v>
+        <v>6</v>
       </c>
       <c r="C812" t="s">
         <v>1558</v>
       </c>
       <c r="D812">
-        <v>12000</v>
+        <v>1167</v>
       </c>
       <c r="E812"/>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" t="s">
         <v>1559</v>
       </c>
       <c r="B813" t="s">
         <v>80</v>
       </c>
       <c r="C813" t="s">
         <v>1560</v>
       </c>
       <c r="D813">
-        <v>10700</v>
+        <v>28500</v>
       </c>
       <c r="E813"/>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" t="s">
         <v>1561</v>
       </c>
       <c r="B814" t="s">
         <v>80</v>
       </c>
       <c r="C814" t="s">
         <v>1562</v>
       </c>
       <c r="D814">
-        <v>16900</v>
+        <v>19000</v>
       </c>
       <c r="E814"/>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" t="s">
         <v>1563</v>
       </c>
       <c r="B815" t="s">
         <v>80</v>
       </c>
       <c r="C815" t="s">
         <v>1564</v>
       </c>
       <c r="D815">
-        <v>15240</v>
+        <v>33600</v>
       </c>
       <c r="E815"/>
     </row>
     <row r="816" spans="1:5">
       <c r="A816" t="s">
         <v>1565</v>
       </c>
       <c r="B816" t="s">
         <v>80</v>
       </c>
       <c r="C816" t="s">
         <v>1566</v>
       </c>
       <c r="D816">
-        <v>18500</v>
+        <v>8500</v>
       </c>
       <c r="E816"/>
     </row>
     <row r="817" spans="1:5">
       <c r="A817" t="s">
         <v>1567</v>
       </c>
       <c r="B817" t="s">
         <v>80</v>
       </c>
       <c r="C817" t="s">
         <v>1568</v>
       </c>
       <c r="D817">
-        <v>33200</v>
+        <v>37000</v>
       </c>
       <c r="E817"/>
     </row>
     <row r="818" spans="1:5">
       <c r="A818" t="s">
         <v>1569</v>
       </c>
       <c r="B818" t="s">
         <v>80</v>
       </c>
       <c r="C818" t="s">
         <v>1570</v>
       </c>
       <c r="D818">
-        <v>20600</v>
+        <v>11000</v>
       </c>
       <c r="E818"/>
     </row>
     <row r="819" spans="1:5">
       <c r="A819" t="s">
         <v>1571</v>
       </c>
       <c r="B819" t="s">
         <v>80</v>
       </c>
       <c r="C819" t="s">
         <v>1572</v>
       </c>
       <c r="D819">
-        <v>15450</v>
+        <v>22200</v>
       </c>
       <c r="E819"/>
     </row>
     <row r="820" spans="1:5">
       <c r="A820" t="s">
         <v>1573</v>
       </c>
       <c r="B820" t="s">
         <v>80</v>
       </c>
       <c r="C820" t="s">
         <v>1574</v>
       </c>
       <c r="D820">
-        <v>23700</v>
+        <v>18500</v>
       </c>
       <c r="E820"/>
     </row>
     <row r="821" spans="1:5">
       <c r="A821" t="s">
         <v>1575</v>
       </c>
       <c r="B821" t="s">
         <v>80</v>
       </c>
       <c r="C821" t="s">
         <v>1576</v>
       </c>
       <c r="D821">
-        <v>25100</v>
+        <v>7590</v>
       </c>
       <c r="E821"/>
     </row>
     <row r="822" spans="1:5">
       <c r="A822" t="s">
         <v>1577</v>
       </c>
       <c r="B822" t="s">
+        <v>80</v>
+      </c>
+      <c r="C822" t="s">
         <v>1578</v>
       </c>
-      <c r="C822" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D822">
-        <v>4700</v>
+        <v>11000</v>
       </c>
       <c r="E822"/>
     </row>
     <row r="823" spans="1:5">
       <c r="A823" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B823" t="s">
+        <v>80</v>
+      </c>
+      <c r="C823" t="s">
         <v>1580</v>
       </c>
-      <c r="B823" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D823">
-        <v>4160</v>
+        <v>11772</v>
       </c>
       <c r="E823"/>
     </row>
     <row r="824" spans="1:5">
       <c r="A824" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B824" t="s">
+        <v>80</v>
+      </c>
+      <c r="C824" t="s">
         <v>1582</v>
       </c>
-      <c r="B824" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D824">
-        <v>2300</v>
+        <v>12000</v>
       </c>
       <c r="E824"/>
     </row>
     <row r="825" spans="1:5">
       <c r="A825" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B825" t="s">
+        <v>80</v>
+      </c>
+      <c r="C825" t="s">
         <v>1584</v>
       </c>
-      <c r="B825" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D825">
-        <v>2256</v>
+        <v>10700</v>
       </c>
       <c r="E825"/>
     </row>
     <row r="826" spans="1:5">
       <c r="A826" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B826" t="s">
+        <v>80</v>
+      </c>
+      <c r="C826" t="s">
         <v>1586</v>
       </c>
-      <c r="B826" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D826">
-        <v>1270</v>
+        <v>16900</v>
       </c>
       <c r="E826"/>
     </row>
     <row r="827" spans="1:5">
       <c r="A827" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B827" t="s">
+        <v>80</v>
+      </c>
+      <c r="C827" t="s">
         <v>1588</v>
       </c>
-      <c r="B827" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D827">
-        <v>1177</v>
+        <v>15240</v>
       </c>
       <c r="E827"/>
     </row>
     <row r="828" spans="1:5">
       <c r="A828" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B828" t="s">
+        <v>80</v>
+      </c>
+      <c r="C828" t="s">
         <v>1590</v>
       </c>
-      <c r="B828" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D828">
-        <v>1170</v>
+        <v>18500</v>
       </c>
       <c r="E828"/>
     </row>
     <row r="829" spans="1:5">
       <c r="A829" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B829" t="s">
+        <v>80</v>
+      </c>
+      <c r="C829" t="s">
         <v>1592</v>
       </c>
-      <c r="B829" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D829">
-        <v>1200</v>
+        <v>33200</v>
       </c>
       <c r="E829"/>
     </row>
     <row r="830" spans="1:5">
       <c r="A830" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B830" t="s">
+        <v>80</v>
+      </c>
+      <c r="C830" t="s">
         <v>1594</v>
       </c>
-      <c r="B830" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D830">
-        <v>2256</v>
+        <v>20600</v>
       </c>
       <c r="E830"/>
     </row>
     <row r="831" spans="1:5">
       <c r="A831" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B831" t="s">
+        <v>80</v>
+      </c>
+      <c r="C831" t="s">
         <v>1596</v>
       </c>
-      <c r="B831" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D831">
-        <v>2256</v>
+        <v>15450</v>
       </c>
       <c r="E831"/>
     </row>
     <row r="832" spans="1:5">
       <c r="A832" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B832" t="s">
+        <v>80</v>
+      </c>
+      <c r="C832" t="s">
         <v>1598</v>
       </c>
-      <c r="B832" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D832">
-        <v>250</v>
+        <v>23700</v>
       </c>
       <c r="E832"/>
     </row>
     <row r="833" spans="1:5">
       <c r="A833" t="s">
-        <v>1601</v>
+        <v>1599</v>
       </c>
       <c r="B833" t="s">
-        <v>1599</v>
+        <v>80</v>
       </c>
       <c r="C833" t="s">
-        <v>1602</v>
+        <v>1600</v>
       </c>
       <c r="D833">
-        <v>230</v>
+        <v>25100</v>
       </c>
       <c r="E833"/>
     </row>
     <row r="834" spans="1:5">
       <c r="A834" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B834" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C834" t="s">
         <v>1603</v>
       </c>
-      <c r="B834" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D834">
-        <v>230</v>
+        <v>4700</v>
       </c>
       <c r="E834"/>
     </row>
     <row r="835" spans="1:5">
       <c r="A835" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B835" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C835" t="s">
         <v>1605</v>
       </c>
-      <c r="B835" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D835">
-        <v>345</v>
+        <v>4160</v>
       </c>
       <c r="E835"/>
     </row>
     <row r="836" spans="1:5">
       <c r="A836" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B836" t="s">
+        <v>6</v>
+      </c>
+      <c r="C836" t="s">
         <v>1607</v>
       </c>
-      <c r="B836" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D836">
-        <v>345</v>
+        <v>2300</v>
       </c>
       <c r="E836"/>
     </row>
     <row r="837" spans="1:5">
       <c r="A837" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B837" t="s">
+        <v>6</v>
+      </c>
+      <c r="C837" t="s">
         <v>1609</v>
       </c>
-      <c r="B837" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D837">
-        <v>370</v>
+        <v>2256</v>
       </c>
       <c r="E837"/>
     </row>
     <row r="838" spans="1:5">
       <c r="A838" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B838" t="s">
+        <v>6</v>
+      </c>
+      <c r="C838" t="s">
         <v>1611</v>
       </c>
-      <c r="B838" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D838">
-        <v>460</v>
+        <v>1270</v>
       </c>
       <c r="E838"/>
     </row>
     <row r="839" spans="1:5">
       <c r="A839" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B839" t="s">
+        <v>6</v>
+      </c>
+      <c r="C839" t="s">
         <v>1613</v>
       </c>
-      <c r="B839" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D839">
-        <v>1100</v>
+        <v>1177</v>
       </c>
       <c r="E839"/>
     </row>
     <row r="840" spans="1:5">
       <c r="A840" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B840" t="s">
+        <v>6</v>
+      </c>
+      <c r="C840" t="s">
         <v>1615</v>
       </c>
-      <c r="B840" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D840">
-        <v>1070</v>
+        <v>1170</v>
       </c>
       <c r="E840"/>
     </row>
     <row r="841" spans="1:5">
       <c r="A841" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B841" t="s">
+        <v>6</v>
+      </c>
+      <c r="C841" t="s">
         <v>1617</v>
       </c>
-      <c r="B841" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D841">
-        <v>352</v>
+        <v>1200</v>
       </c>
       <c r="E841"/>
     </row>
     <row r="842" spans="1:5">
       <c r="A842" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B842" t="s">
+        <v>6</v>
+      </c>
+      <c r="C842" t="s">
         <v>1619</v>
       </c>
-      <c r="B842" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D842">
-        <v>350</v>
+        <v>2256</v>
       </c>
       <c r="E842"/>
     </row>
     <row r="843" spans="1:5">
       <c r="A843" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B843" t="s">
+        <v>6</v>
+      </c>
+      <c r="C843" t="s">
         <v>1621</v>
       </c>
-      <c r="B843" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D843">
-        <v>286500</v>
+        <v>2256</v>
       </c>
       <c r="E843"/>
     </row>
     <row r="844" spans="1:5">
       <c r="A844" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B844" t="s">
         <v>1623</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C844" t="s">
         <v>1624</v>
       </c>
       <c r="D844">
-        <v>671000</v>
+        <v>250</v>
       </c>
       <c r="E844"/>
     </row>
     <row r="845" spans="1:5">
       <c r="A845" t="s">
         <v>1625</v>
       </c>
       <c r="B845" t="s">
-        <v>147</v>
+        <v>1623</v>
       </c>
       <c r="C845" t="s">
         <v>1626</v>
       </c>
       <c r="D845">
-        <v>249500</v>
+        <v>230</v>
       </c>
       <c r="E845"/>
     </row>
     <row r="846" spans="1:5">
       <c r="A846" t="s">
         <v>1627</v>
       </c>
       <c r="B846" t="s">
-        <v>147</v>
+        <v>1623</v>
       </c>
       <c r="C846" t="s">
         <v>1628</v>
       </c>
       <c r="D846">
-        <v>564300</v>
+        <v>230</v>
       </c>
       <c r="E846"/>
     </row>
     <row r="847" spans="1:5">
       <c r="A847" t="s">
         <v>1629</v>
       </c>
       <c r="B847" t="s">
-        <v>80</v>
+        <v>1357</v>
       </c>
       <c r="C847" t="s">
         <v>1630</v>
       </c>
       <c r="D847">
-        <v>15600</v>
+        <v>345</v>
       </c>
       <c r="E847"/>
     </row>
     <row r="848" spans="1:5">
       <c r="A848" t="s">
         <v>1631</v>
       </c>
       <c r="B848" t="s">
-        <v>80</v>
+        <v>1357</v>
       </c>
       <c r="C848" t="s">
         <v>1632</v>
       </c>
       <c r="D848">
-        <v>11870</v>
+        <v>345</v>
       </c>
       <c r="E848"/>
     </row>
     <row r="849" spans="1:5">
       <c r="A849" t="s">
         <v>1633</v>
       </c>
       <c r="B849" t="s">
-        <v>6</v>
+        <v>1357</v>
       </c>
       <c r="C849" t="s">
         <v>1634</v>
       </c>
       <c r="D849">
-        <v>455</v>
+        <v>370</v>
       </c>
       <c r="E849"/>
     </row>
     <row r="850" spans="1:5">
       <c r="A850" t="s">
         <v>1635</v>
       </c>
       <c r="B850" t="s">
-        <v>6</v>
+        <v>1357</v>
       </c>
       <c r="C850" t="s">
         <v>1636</v>
       </c>
       <c r="D850">
-        <v>440</v>
+        <v>460</v>
       </c>
       <c r="E850"/>
     </row>
     <row r="851" spans="1:5">
       <c r="A851" t="s">
         <v>1637</v>
       </c>
       <c r="B851" t="s">
         <v>6</v>
       </c>
       <c r="C851" t="s">
         <v>1638</v>
       </c>
       <c r="D851">
-        <v>385</v>
+        <v>1100</v>
       </c>
       <c r="E851"/>
     </row>
     <row r="852" spans="1:5">
       <c r="A852" t="s">
         <v>1639</v>
       </c>
       <c r="B852" t="s">
         <v>6</v>
       </c>
       <c r="C852" t="s">
         <v>1640</v>
       </c>
       <c r="D852">
-        <v>378</v>
+        <v>1070</v>
       </c>
       <c r="E852"/>
     </row>
     <row r="853" spans="1:5">
       <c r="A853" t="s">
         <v>1641</v>
       </c>
       <c r="B853" t="s">
-        <v>6</v>
+        <v>1357</v>
       </c>
       <c r="C853" t="s">
         <v>1642</v>
       </c>
       <c r="D853">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="E853"/>
     </row>
     <row r="854" spans="1:5">
       <c r="A854" t="s">
         <v>1643</v>
       </c>
       <c r="B854" t="s">
-        <v>6</v>
+        <v>1357</v>
       </c>
       <c r="C854" t="s">
         <v>1644</v>
       </c>
       <c r="D854">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="E854"/>
     </row>
     <row r="855" spans="1:5">
       <c r="A855" t="s">
         <v>1645</v>
       </c>
       <c r="B855" t="s">
-        <v>6</v>
+        <v>147</v>
       </c>
       <c r="C855" t="s">
         <v>1646</v>
       </c>
       <c r="D855">
-        <v>520</v>
+        <v>55500</v>
       </c>
       <c r="E855"/>
     </row>
     <row r="856" spans="1:5">
       <c r="A856" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B856" t="s">
+        <v>147</v>
+      </c>
+      <c r="C856" t="s">
         <v>1647</v>
       </c>
-      <c r="B856" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D856">
-        <v>511</v>
+        <v>131000</v>
       </c>
       <c r="E856"/>
     </row>
     <row r="857" spans="1:5">
       <c r="A857" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B857" t="s">
+        <v>147</v>
+      </c>
+      <c r="C857" t="s">
         <v>1649</v>
       </c>
-      <c r="B857" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D857">
-        <v>491</v>
+        <v>286500</v>
       </c>
       <c r="E857"/>
     </row>
     <row r="858" spans="1:5">
       <c r="A858" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B858" t="s">
+        <v>147</v>
+      </c>
+      <c r="C858" t="s">
         <v>1651</v>
       </c>
-      <c r="B858" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D858">
-        <v>487</v>
+        <v>671000</v>
       </c>
       <c r="E858"/>
     </row>
     <row r="859" spans="1:5">
       <c r="A859" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B859" t="s">
+        <v>147</v>
+      </c>
+      <c r="C859" t="s">
         <v>1653</v>
       </c>
-      <c r="B859" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D859">
-        <v>475</v>
+        <v>249500</v>
       </c>
       <c r="E859"/>
     </row>
     <row r="860" spans="1:5">
       <c r="A860" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B860" t="s">
+        <v>147</v>
+      </c>
+      <c r="C860" t="s">
         <v>1655</v>
       </c>
-      <c r="B860" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D860">
-        <v>435</v>
+        <v>564300</v>
       </c>
       <c r="E860"/>
     </row>
     <row r="861" spans="1:5">
       <c r="A861" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B861" t="s">
+        <v>80</v>
+      </c>
+      <c r="C861" t="s">
         <v>1657</v>
       </c>
-      <c r="B861" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D861">
-        <v>820</v>
+        <v>15600</v>
       </c>
       <c r="E861"/>
     </row>
     <row r="862" spans="1:5">
       <c r="A862" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B862" t="s">
+        <v>80</v>
+      </c>
+      <c r="C862" t="s">
         <v>1659</v>
       </c>
-      <c r="B862" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D862">
-        <v>820</v>
+        <v>11870</v>
       </c>
       <c r="E862"/>
     </row>
     <row r="863" spans="1:5">
       <c r="A863" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B863" t="s">
+        <v>6</v>
+      </c>
+      <c r="C863" t="s">
         <v>1661</v>
       </c>
-      <c r="B863" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D863">
-        <v>29125</v>
+        <v>455</v>
       </c>
       <c r="E863"/>
     </row>
     <row r="864" spans="1:5">
       <c r="A864" t="s">
-        <v>1664</v>
+        <v>1662</v>
       </c>
       <c r="B864" t="s">
-        <v>1662</v>
+        <v>6</v>
       </c>
       <c r="C864" t="s">
-        <v>1665</v>
+        <v>1663</v>
       </c>
       <c r="D864">
-        <v>41840</v>
+        <v>440</v>
       </c>
       <c r="E864"/>
     </row>
     <row r="865" spans="1:5">
       <c r="A865" t="s">
-        <v>1666</v>
+        <v>1664</v>
       </c>
       <c r="B865" t="s">
-        <v>1662</v>
+        <v>6</v>
       </c>
       <c r="C865" t="s">
-        <v>1667</v>
+        <v>1665</v>
       </c>
       <c r="D865">
-        <v>46420</v>
+        <v>385</v>
       </c>
       <c r="E865"/>
     </row>
     <row r="866" spans="1:5">
       <c r="A866" t="s">
-        <v>1668</v>
+        <v>1666</v>
       </c>
       <c r="B866" t="s">
-        <v>1662</v>
+        <v>6</v>
       </c>
       <c r="C866" t="s">
-        <v>1669</v>
+        <v>1667</v>
       </c>
       <c r="D866">
-        <v>48195</v>
+        <v>378</v>
       </c>
       <c r="E866"/>
     </row>
     <row r="867" spans="1:5">
       <c r="A867" t="s">
-        <v>1670</v>
+        <v>1668</v>
       </c>
       <c r="B867" t="s">
-        <v>1662</v>
+        <v>6</v>
       </c>
       <c r="C867" t="s">
-        <v>1671</v>
+        <v>1669</v>
       </c>
       <c r="D867">
-        <v>41930</v>
+        <v>365</v>
       </c>
       <c r="E867"/>
     </row>
     <row r="868" spans="1:5">
       <c r="A868" t="s">
-        <v>1672</v>
+        <v>1670</v>
       </c>
       <c r="B868" t="s">
-        <v>1662</v>
+        <v>6</v>
       </c>
       <c r="C868" t="s">
-        <v>1673</v>
+        <v>1671</v>
       </c>
       <c r="D868">
-        <v>30160</v>
+        <v>360</v>
       </c>
       <c r="E868"/>
     </row>
     <row r="869" spans="1:5">
       <c r="A869" t="s">
-        <v>1674</v>
+        <v>1672</v>
       </c>
       <c r="B869" t="s">
-        <v>1662</v>
+        <v>6</v>
       </c>
       <c r="C869" t="s">
-        <v>1675</v>
+        <v>1673</v>
       </c>
       <c r="D869">
-        <v>145500</v>
+        <v>520</v>
       </c>
       <c r="E869"/>
     </row>
     <row r="870" spans="1:5">
       <c r="A870" t="s">
-        <v>1676</v>
+        <v>1674</v>
       </c>
       <c r="B870" t="s">
-        <v>1662</v>
+        <v>6</v>
       </c>
       <c r="C870" t="s">
-        <v>1677</v>
+        <v>1675</v>
       </c>
       <c r="D870">
-        <v>40100</v>
+        <v>511</v>
       </c>
       <c r="E870"/>
     </row>
     <row r="871" spans="1:5">
       <c r="A871" t="s">
-        <v>1678</v>
+        <v>1676</v>
       </c>
       <c r="B871" t="s">
-        <v>1662</v>
+        <v>6</v>
       </c>
       <c r="C871" t="s">
-        <v>1679</v>
+        <v>1677</v>
       </c>
       <c r="D871">
-        <v>40100</v>
+        <v>491</v>
       </c>
       <c r="E871"/>
     </row>
     <row r="872" spans="1:5">
       <c r="A872" t="s">
-        <v>1680</v>
-[...1 lines deleted...]
-      <c r="B872"/>
+        <v>1678</v>
+      </c>
+      <c r="B872" t="s">
+        <v>6</v>
+      </c>
       <c r="C872" t="s">
-        <v>1681</v>
+        <v>1679</v>
       </c>
       <c r="D872">
-        <v>1750</v>
+        <v>487</v>
       </c>
       <c r="E872"/>
     </row>
     <row r="873" spans="1:5">
       <c r="A873" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B873" t="s">
+        <v>6</v>
+      </c>
+      <c r="C873" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D873">
+        <v>475</v>
+      </c>
+      <c r="E873"/>
+    </row>
+    <row r="874" spans="1:5">
+      <c r="A874" t="s">
         <v>1682</v>
       </c>
-      <c r="B873" t="s">
+      <c r="B874" t="s">
+        <v>6</v>
+      </c>
+      <c r="C874" t="s">
         <v>1683</v>
       </c>
-      <c r="C873" t="s">
+      <c r="D874">
+        <v>435</v>
+      </c>
+      <c r="E874"/>
+    </row>
+    <row r="875" spans="1:5">
+      <c r="A875" t="s">
         <v>1684</v>
       </c>
-      <c r="D873">
+      <c r="B875" t="s">
+        <v>6</v>
+      </c>
+      <c r="C875" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D875">
+        <v>820</v>
+      </c>
+      <c r="E875"/>
+    </row>
+    <row r="876" spans="1:5">
+      <c r="A876" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B876" t="s">
+        <v>6</v>
+      </c>
+      <c r="C876" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D876">
+        <v>820</v>
+      </c>
+      <c r="E876"/>
+    </row>
+    <row r="877" spans="1:5">
+      <c r="A877" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B877" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C877" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D877">
+        <v>29125</v>
+      </c>
+      <c r="E877"/>
+    </row>
+    <row r="878" spans="1:5">
+      <c r="A878" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B878" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C878" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D878">
+        <v>41840</v>
+      </c>
+      <c r="E878"/>
+    </row>
+    <row r="879" spans="1:5">
+      <c r="A879" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B879" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C879" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D879">
+        <v>46420</v>
+      </c>
+      <c r="E879"/>
+    </row>
+    <row r="880" spans="1:5">
+      <c r="A880" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B880" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C880" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D880">
+        <v>48195</v>
+      </c>
+      <c r="E880"/>
+    </row>
+    <row r="881" spans="1:5">
+      <c r="A881" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B881" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C881" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D881">
+        <v>41930</v>
+      </c>
+      <c r="E881"/>
+    </row>
+    <row r="882" spans="1:5">
+      <c r="A882" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B882" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C882" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D882">
+        <v>30160</v>
+      </c>
+      <c r="E882"/>
+    </row>
+    <row r="883" spans="1:5">
+      <c r="A883" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B883" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C883" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D883">
+        <v>145500</v>
+      </c>
+      <c r="E883"/>
+    </row>
+    <row r="884" spans="1:5">
+      <c r="A884" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B884" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C884" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D884">
+        <v>40100</v>
+      </c>
+      <c r="E884"/>
+    </row>
+    <row r="885" spans="1:5">
+      <c r="A885" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B885" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C885" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D885">
+        <v>40100</v>
+      </c>
+      <c r="E885"/>
+    </row>
+    <row r="886" spans="1:5">
+      <c r="A886" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B886"/>
+      <c r="C886" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D886">
+        <v>1750</v>
+      </c>
+      <c r="E886"/>
+    </row>
+    <row r="887" spans="1:5">
+      <c r="A887" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B887" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C887" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D887">
         <v>33260</v>
       </c>
-      <c r="E873"/>
+      <c r="E887"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>